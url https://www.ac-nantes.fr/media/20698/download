--- v0 (2026-06-05)
+++ v1 (2026-09-17)
@@ -401,92 +401,110 @@
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                               <w:t>: dossier de recevabilit</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00BC046B">
                               <w:rPr>
                                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Marianne"/>
                                 <w:b/>
                                 <w:color w:val="5B9BD5" w:themeColor="accent5"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                               <w:t>é</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00BC046B">
                               <w:rPr>
                                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                                 <w:b/>
                                 <w:color w:val="5B9BD5" w:themeColor="accent5"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> de la VAEP</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="51482FA8" w14:textId="1A780BD1" w:rsidR="002A0924" w:rsidRPr="00BC046B" w:rsidRDefault="002A0924" w:rsidP="002A0924">
+                          <w:p w14:paraId="51482FA8" w14:textId="6F9CA3AB" w:rsidR="002A0924" w:rsidRPr="00BC046B" w:rsidRDefault="002A0924" w:rsidP="002A0924">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                                 <w:b/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00BC046B">
                               <w:rPr>
                                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                               <w:t>Date limite de réception</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00BC046B">
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                               <w:t> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00BC046B">
                               <w:rPr>
                                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                               <w:t xml:space="preserve">: </w:t>
                             </w:r>
-                            <w:r w:rsidR="00CA140B">
+                            <w:r w:rsidR="00873E2D">
                               <w:rPr>
                                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                                 <w:b/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
-                              <w:t>19/12/2025</w:t>
+                              <w:t>24</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00CA140B">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                                <w:b/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                              <w:t>/12/202</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00873E2D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                                <w:b/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                              <w:t>6</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="59591BBE" w14:textId="77777777" w:rsidR="00C219D3" w:rsidRPr="00BC046B" w:rsidRDefault="00C219D3" w:rsidP="002A0924">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                                 <w:sz w:val="44"/>
                                 <w:szCs w:val="44"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="4A8A2E73" w14:textId="77777777" w:rsidR="002A0924" w:rsidRDefault="002A0924" w:rsidP="002A0924">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00BC046B">
                               <w:rPr>
                                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                               </w:rPr>
                               <w:sym w:font="Symbol" w:char="F0F0"/>
                             </w:r>
                             <w:r w:rsidRPr="00BC046B">
@@ -1586,92 +1604,110 @@
                           <w:szCs w:val="40"/>
                         </w:rPr>
                         <w:t>: dossier de recevabilit</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00BC046B">
                         <w:rPr>
                           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Marianne"/>
                           <w:b/>
                           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                         <w:t>é</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00BC046B">
                         <w:rPr>
                           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                           <w:b/>
                           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> de la VAEP</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="51482FA8" w14:textId="1A780BD1" w:rsidR="002A0924" w:rsidRPr="00BC046B" w:rsidRDefault="002A0924" w:rsidP="002A0924">
+                    <w:p w14:paraId="51482FA8" w14:textId="6F9CA3AB" w:rsidR="002A0924" w:rsidRPr="00BC046B" w:rsidRDefault="002A0924" w:rsidP="002A0924">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                           <w:b/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00BC046B">
                         <w:rPr>
                           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t>Date limite de réception</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00BC046B">
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00BC046B">
                         <w:rPr>
                           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t xml:space="preserve">: </w:t>
                       </w:r>
-                      <w:r w:rsidR="00CA140B">
+                      <w:r w:rsidR="00873E2D">
                         <w:rPr>
                           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                           <w:b/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
-                        <w:t>19/12/2025</w:t>
+                        <w:t>24</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00CA140B">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                          <w:b/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                        </w:rPr>
+                        <w:t>/12/202</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00873E2D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                          <w:b/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                        </w:rPr>
+                        <w:t>6</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="59591BBE" w14:textId="77777777" w:rsidR="00C219D3" w:rsidRPr="00BC046B" w:rsidRDefault="00C219D3" w:rsidP="002A0924">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                           <w:sz w:val="44"/>
                           <w:szCs w:val="44"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="4A8A2E73" w14:textId="77777777" w:rsidR="002A0924" w:rsidRDefault="002A0924" w:rsidP="002A0924">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00BC046B">
                         <w:rPr>
                           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                         </w:rPr>
                         <w:sym w:font="Symbol" w:char="F0F0"/>
                       </w:r>
                       <w:r w:rsidRPr="00BC046B">
@@ -3604,51 +3640,51 @@
       </w:r>
       <w:r w:rsidRPr="003308FA">
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve"> __________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CFA715A" w14:textId="77777777" w:rsidR="002A0924" w:rsidRPr="003308FA" w:rsidRDefault="002A0924" w:rsidP="002A0924">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0EDB7F09" w14:textId="21B8E3C3" w:rsidR="002A0924" w:rsidRPr="003308FA" w:rsidRDefault="002A0924" w:rsidP="002A0924">
+    <w:p w14:paraId="0EDB7F09" w14:textId="157F708F" w:rsidR="002A0924" w:rsidRPr="003308FA" w:rsidRDefault="002A0924" w:rsidP="002A0924">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8137"/>
         </w:tabs>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="003308FA">
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>Poste</w:t>
       </w:r>
       <w:r w:rsidRPr="003308FA">
         <w:rPr>
           <w:spacing w:val="8"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003308FA">
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>occupé</w:t>
       </w:r>
@@ -3675,104 +3711,104 @@
       <w:r w:rsidRPr="005B2392">
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="005B2392">
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="003308FA">
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>/09/20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="3"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00CA140B">
+      <w:r w:rsidR="00873E2D">
         <w:rPr>
           <w:spacing w:val="3"/>
           <w:w w:val="105"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="3"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003308FA">
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="003308FA">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="003308FA">
         <w:rPr>
           <w:spacing w:val="-21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003308FA">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>_________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15A540FB" w14:textId="77777777" w:rsidR="002A0924" w:rsidRPr="003308FA" w:rsidRDefault="002A0924" w:rsidP="002A0924">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7FBAA64F" w14:textId="247F8B0E" w:rsidR="002A0924" w:rsidRDefault="002A0924" w:rsidP="002A0924">
+    <w:p w14:paraId="7FBAA64F" w14:textId="4CEA5E6F" w:rsidR="002A0924" w:rsidRDefault="002A0924" w:rsidP="002A0924">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6137"/>
           <w:tab w:val="left" w:pos="6891"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:sectPr w:rsidR="002A0924" w:rsidSect="006C5593">
           <w:footerReference w:type="default" r:id="rId8"/>
           <w:footerReference w:type="first" r:id="rId9"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="003308FA">
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>Ancienneté</w:t>
       </w:r>
@@ -3824,55 +3860,55 @@
       </w:r>
       <w:r w:rsidRPr="005B2392">
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="005B2392">
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="003308FA">
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>/09/</w:t>
       </w:r>
       <w:r w:rsidRPr="00287D8F">
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00704C43">
-[...3 lines deleted...]
-        <w:t>4</w:t>
+      <w:r w:rsidR="00873E2D">
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00287D8F">
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="003308FA">
         <w:rPr>
           <w:w w:val="95"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="003308FA">
         <w:rPr>
           <w:spacing w:val="49"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="003308FA">
         <w:rPr>
           <w:spacing w:val="50"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -6457,152 +6493,152 @@
         <w:pPr>
           <w:pStyle w:val="Pieddepage"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="0031012E">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="7E03A9F6" w14:textId="77777777" w:rsidR="001F1D09" w:rsidRDefault="00CA140B">
+  <w:p w14:paraId="7E03A9F6" w14:textId="77777777" w:rsidR="001F1D09" w:rsidRDefault="00873E2D">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="150103616"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="1B5FD312" w14:textId="77777777" w:rsidR="004A1C3C" w:rsidRDefault="002A0924">
         <w:pPr>
           <w:pStyle w:val="Pieddepage"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="0031012E">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="46310BD1" w14:textId="77777777" w:rsidR="004A1C3C" w:rsidRDefault="00CA140B">
+  <w:p w14:paraId="46310BD1" w14:textId="77777777" w:rsidR="004A1C3C" w:rsidRDefault="00873E2D">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="46C3C275" w14:textId="77777777" w:rsidR="00E03A66" w:rsidRDefault="00836402">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4DB95554" w14:textId="77777777" w:rsidR="00E03A66" w:rsidRDefault="00836402">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0E891AC4" w14:textId="77777777" w:rsidR="004A1C3C" w:rsidRDefault="00CA140B">
+  <w:p w14:paraId="0E891AC4" w14:textId="77777777" w:rsidR="004A1C3C" w:rsidRDefault="00873E2D">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="430F150F" w14:textId="77777777" w:rsidR="004A1C3C" w:rsidRDefault="00CA140B">
+  <w:p w14:paraId="430F150F" w14:textId="77777777" w:rsidR="004A1C3C" w:rsidRDefault="00873E2D">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="22F88B2B" w14:textId="77777777" w:rsidR="004A1C3C" w:rsidRDefault="00CA140B">
+  <w:p w14:paraId="22F88B2B" w14:textId="77777777" w:rsidR="004A1C3C" w:rsidRDefault="00873E2D">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="152011B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B2341FA8"/>
     <w:lvl w:ilvl="0" w:tplc="C08EBDD2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
@@ -6804,96 +6840,97 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="116"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002A0924"/>
     <w:rsid w:val="00024BF9"/>
     <w:rsid w:val="001270A5"/>
     <w:rsid w:val="001A5F9A"/>
     <w:rsid w:val="001E1753"/>
     <w:rsid w:val="001F30CE"/>
     <w:rsid w:val="001F758C"/>
     <w:rsid w:val="00292191"/>
     <w:rsid w:val="002A0924"/>
     <w:rsid w:val="0031012E"/>
     <w:rsid w:val="00360C2E"/>
     <w:rsid w:val="003A3D5D"/>
     <w:rsid w:val="00411A1A"/>
     <w:rsid w:val="00476449"/>
     <w:rsid w:val="00563DF6"/>
     <w:rsid w:val="0058749C"/>
     <w:rsid w:val="005B2392"/>
     <w:rsid w:val="00695EE2"/>
     <w:rsid w:val="00704C43"/>
     <w:rsid w:val="007273DB"/>
     <w:rsid w:val="00730B3F"/>
     <w:rsid w:val="007328F6"/>
     <w:rsid w:val="0079117B"/>
     <w:rsid w:val="007F47AE"/>
     <w:rsid w:val="00836402"/>
+    <w:rsid w:val="00873E2D"/>
     <w:rsid w:val="00886481"/>
     <w:rsid w:val="008C5836"/>
     <w:rsid w:val="00956B9C"/>
     <w:rsid w:val="009F005C"/>
     <w:rsid w:val="00BC046B"/>
     <w:rsid w:val="00BE4919"/>
     <w:rsid w:val="00C219D3"/>
     <w:rsid w:val="00CA140B"/>
     <w:rsid w:val="00CD22AB"/>
     <w:rsid w:val="00D041C7"/>
     <w:rsid w:val="00D37C9F"/>
     <w:rsid w:val="00D91129"/>
     <w:rsid w:val="00E03A66"/>
     <w:rsid w:val="00E16D42"/>
     <w:rsid w:val="00E20B80"/>
     <w:rsid w:val="00E45F68"/>
     <w:rsid w:val="00E57003"/>
     <w:rsid w:val="00E85E8E"/>
     <w:rsid w:val="00F76CA0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>