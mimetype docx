--- v0 (2026-06-10)
+++ v1 (2026-10-23)
@@ -464,51 +464,51 @@
                               <w:rPr>
                                 <w:b/>
                                 <w:color w:val="42A6DE" w:themeColor="accent5"/>
                                 <w:sz w:val="32"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> – 1</w:t>
                             </w:r>
                             <w:r w:rsidR="00842B9F" w:rsidRPr="00842B9F">
                               <w:rPr>
                                 <w:b/>
                                 <w:color w:val="42A6DE" w:themeColor="accent5"/>
                                 <w:sz w:val="32"/>
                                 <w:vertAlign w:val="superscript"/>
                               </w:rPr>
                               <w:t>er</w:t>
                             </w:r>
                             <w:r w:rsidR="00842B9F">
                               <w:rPr>
                                 <w:b/>
                                 <w:color w:val="42A6DE" w:themeColor="accent5"/>
                                 <w:sz w:val="32"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> degré</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="2E2BA52C" w14:textId="5045826F" w:rsidR="007D6A47" w:rsidRPr="00BF7A7E" w:rsidRDefault="007D6A47" w:rsidP="007D6A47">
+                          <w:p w14:paraId="2E2BA52C" w14:textId="51E78310" w:rsidR="007D6A47" w:rsidRPr="00BF7A7E" w:rsidRDefault="007D6A47" w:rsidP="007D6A47">
                             <w:pPr>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="6275"/>
                               </w:tabs>
                               <w:spacing w:before="225" w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="488"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                                 <w:w w:val="110"/>
                                 <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00BF7A7E">
                               <w:rPr>
                                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                                 <w:spacing w:val="-1"/>
                                 <w:w w:val="110"/>
                                 <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
                               </w:rPr>
                               <w:t>Date</w:t>
                             </w:r>
                             <w:r w:rsidR="00452BA8">
                               <w:rPr>
                                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
@@ -609,60 +609,78 @@
                             </w:r>
                             <w:r w:rsidRPr="00BF7A7E">
                               <w:rPr>
                                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                                 <w:w w:val="110"/>
                                 <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
                               </w:rPr>
                               <w:t>l’académie :</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00BF7A7E">
                               <w:rPr>
                                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                                 <w:spacing w:val="6"/>
                                 <w:w w:val="110"/>
                                 <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidR="00A12380">
                               <w:rPr>
                                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                                 <w:b/>
                                 <w:w w:val="110"/>
                                 <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
                               </w:rPr>
-                              <w:t>02/06/202</w:t>
+                              <w:t>0</w:t>
                             </w:r>
-                            <w:r w:rsidR="00633B01">
+                            <w:r w:rsidR="00CF750F">
                               <w:rPr>
                                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                                 <w:b/>
                                 <w:w w:val="110"/>
                                 <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
                               </w:rPr>
-                              <w:t>6</w:t>
+                              <w:t>7</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00A12380">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                                <w:b/>
+                                <w:w w:val="110"/>
+                                <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+                              </w:rPr>
+                              <w:t>/06/202</w:t>
+                            </w:r>
+                            <w:r w:rsidR="007161A2">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                                <w:b/>
+                                <w:w w:val="110"/>
+                                <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+                              </w:rPr>
+                              <w:t>7</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="5B6C4646" w14:textId="77777777" w:rsidR="007D6A47" w:rsidRPr="00BF7A7E" w:rsidRDefault="007D6A47" w:rsidP="007D6A47">
                             <w:pPr>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="6275"/>
                               </w:tabs>
                               <w:spacing w:before="225" w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="488"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                                 <w:w w:val="110"/>
                                 <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="63D0DB98" w14:textId="77777777" w:rsidR="007D6A47" w:rsidRPr="00BF7A7E" w:rsidRDefault="007D6A47" w:rsidP="007D6A47">
                             <w:pPr>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="6275"/>
                               </w:tabs>
                               <w:spacing w:before="225" w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="488"/>
                               <w:rPr>
@@ -1101,51 +1119,51 @@
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="42A6DE" w:themeColor="accent5"/>
                           <w:sz w:val="32"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> – 1</w:t>
                       </w:r>
                       <w:r w:rsidR="00842B9F" w:rsidRPr="00842B9F">
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="42A6DE" w:themeColor="accent5"/>
                           <w:sz w:val="32"/>
                           <w:vertAlign w:val="superscript"/>
                         </w:rPr>
                         <w:t>er</w:t>
                       </w:r>
                       <w:r w:rsidR="00842B9F">
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="42A6DE" w:themeColor="accent5"/>
                           <w:sz w:val="32"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> degré</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="2E2BA52C" w14:textId="5045826F" w:rsidR="007D6A47" w:rsidRPr="00BF7A7E" w:rsidRDefault="007D6A47" w:rsidP="007D6A47">
+                    <w:p w14:paraId="2E2BA52C" w14:textId="51E78310" w:rsidR="007D6A47" w:rsidRPr="00BF7A7E" w:rsidRDefault="007D6A47" w:rsidP="007D6A47">
                       <w:pPr>
                         <w:tabs>
                           <w:tab w:val="left" w:pos="6275"/>
                         </w:tabs>
                         <w:spacing w:before="225" w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="488"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                           <w:w w:val="110"/>
                           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00BF7A7E">
                         <w:rPr>
                           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                           <w:spacing w:val="-1"/>
                           <w:w w:val="110"/>
                           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
                         </w:rPr>
                         <w:t>Date</w:t>
                       </w:r>
                       <w:r w:rsidR="00452BA8">
                         <w:rPr>
                           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
@@ -1246,60 +1264,78 @@
                       </w:r>
                       <w:r w:rsidRPr="00BF7A7E">
                         <w:rPr>
                           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                           <w:w w:val="110"/>
                           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
                         </w:rPr>
                         <w:t>l’académie :</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00BF7A7E">
                         <w:rPr>
                           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                           <w:spacing w:val="6"/>
                           <w:w w:val="110"/>
                           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidR="00A12380">
                         <w:rPr>
                           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                           <w:b/>
                           <w:w w:val="110"/>
                           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
                         </w:rPr>
-                        <w:t>02/06/202</w:t>
+                        <w:t>0</w:t>
                       </w:r>
-                      <w:r w:rsidR="00633B01">
+                      <w:r w:rsidR="00CF750F">
                         <w:rPr>
                           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                           <w:b/>
                           <w:w w:val="110"/>
                           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
                         </w:rPr>
-                        <w:t>6</w:t>
+                        <w:t>7</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00A12380">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                          <w:b/>
+                          <w:w w:val="110"/>
+                          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+                        </w:rPr>
+                        <w:t>/06/202</w:t>
+                      </w:r>
+                      <w:r w:rsidR="007161A2">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                          <w:b/>
+                          <w:w w:val="110"/>
+                          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+                        </w:rPr>
+                        <w:t>7</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="5B6C4646" w14:textId="77777777" w:rsidR="007D6A47" w:rsidRPr="00BF7A7E" w:rsidRDefault="007D6A47" w:rsidP="007D6A47">
                       <w:pPr>
                         <w:tabs>
                           <w:tab w:val="left" w:pos="6275"/>
                         </w:tabs>
                         <w:spacing w:before="225" w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="488"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                           <w:w w:val="110"/>
                           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="63D0DB98" w14:textId="77777777" w:rsidR="007D6A47" w:rsidRPr="00BF7A7E" w:rsidRDefault="007D6A47" w:rsidP="007D6A47">
                       <w:pPr>
                         <w:tabs>
                           <w:tab w:val="left" w:pos="6275"/>
                         </w:tabs>
                         <w:spacing w:before="225" w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="488"/>
                         <w:rPr>
@@ -2331,51 +2367,51 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C0A4C4A" w14:textId="77777777" w:rsidR="00E721FA" w:rsidRPr="003308FA" w:rsidRDefault="00E721FA" w:rsidP="00E721FA">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="003308FA">
         <w:t>Grade :</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> _______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="321D9D35" w14:textId="77777777" w:rsidR="00E721FA" w:rsidRPr="003308FA" w:rsidRDefault="00E721FA" w:rsidP="00E721FA">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3524CA81" w14:textId="2D3C5E39" w:rsidR="00E721FA" w:rsidRPr="003308FA" w:rsidRDefault="00E721FA" w:rsidP="00E721FA">
+    <w:p w14:paraId="3524CA81" w14:textId="0E6432B2" w:rsidR="00E721FA" w:rsidRPr="003308FA" w:rsidRDefault="00E721FA" w:rsidP="00E721FA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8137"/>
         </w:tabs>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="003308FA">
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>Poste</w:t>
       </w:r>
       <w:r w:rsidRPr="003308FA">
         <w:rPr>
           <w:spacing w:val="8"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003308FA">
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>occupé</w:t>
       </w:r>
@@ -2396,104 +2432,104 @@
         <w:rPr>
           <w:spacing w:val="19"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006C738A">
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>01</w:t>
       </w:r>
       <w:r w:rsidRPr="003308FA">
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>/09/20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="3"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00633B01">
+      <w:r w:rsidR="007161A2">
         <w:rPr>
           <w:spacing w:val="3"/>
           <w:w w:val="105"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="3"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003308FA">
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="003308FA">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="003308FA">
         <w:rPr>
           <w:spacing w:val="-21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003308FA">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>_________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F797EF1" w14:textId="77777777" w:rsidR="00E721FA" w:rsidRPr="003308FA" w:rsidRDefault="00E721FA" w:rsidP="00E721FA">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5307D9B6" w14:textId="21E7B10E" w:rsidR="00D26451" w:rsidRDefault="00BF3A23" w:rsidP="00D26451">
+    <w:p w14:paraId="5307D9B6" w14:textId="63ED7BFB" w:rsidR="00D26451" w:rsidRDefault="00BF3A23" w:rsidP="00D26451">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6137"/>
           <w:tab w:val="left" w:pos="6891"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="42A6DE" w:themeColor="accent5"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D6738E">
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>Ancienneté</w:t>
       </w:r>
       <w:r w:rsidRPr="00D6738E">
         <w:rPr>
           <w:spacing w:val="8"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -2526,55 +2562,61 @@
       <w:r w:rsidRPr="00D6738E">
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>service au</w:t>
       </w:r>
       <w:r w:rsidRPr="00D6738E">
         <w:rPr>
           <w:spacing w:val="13"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006C738A">
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>01</w:t>
       </w:r>
       <w:r w:rsidRPr="00D6738E">
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>/09/202</w:t>
       </w:r>
+      <w:r w:rsidR="007161A2">
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
       <w:r w:rsidR="00633B01">
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
-        <w:t xml:space="preserve">5 </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D6738E">
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00D6738E">
         <w:rPr>
           <w:spacing w:val="49"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="00D6738E">
         <w:rPr>
           <w:spacing w:val="50"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D6738E">
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>années</w:t>
@@ -7155,85 +7197,57 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E721FA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:w w:val="105"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>de handicap (Ulis, unité d'enseignement -UE, -UEE,</w:t>
       </w:r>
       <w:r w:rsidRPr="00E721FA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E721FA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:w w:val="105"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>Segpa</w:t>
-[...26 lines deleted...]
-        <w:t>),</w:t>
+        <w:t>Segpa, Erea),</w:t>
       </w:r>
       <w:r w:rsidRPr="00E721FA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E721FA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:w w:val="105"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>établissement</w:t>
       </w:r>
       <w:r w:rsidRPr="00E721FA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="19"/>
           <w:w w:val="105"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
@@ -11824,57 +11838,56 @@
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="116"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="28673"/>
+    <o:shapedefaults v:ext="edit" spidmax="32769"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0077091D"/>
     <w:rsid w:val="000430A4"/>
     <w:rsid w:val="000506FD"/>
     <w:rsid w:val="00071083"/>
     <w:rsid w:val="000B47D8"/>
     <w:rsid w:val="000B5639"/>
     <w:rsid w:val="000C0DBB"/>
@@ -11892,130 +11905,132 @@
     <w:rsid w:val="00313DDF"/>
     <w:rsid w:val="003308FA"/>
     <w:rsid w:val="00333A40"/>
     <w:rsid w:val="003D3B94"/>
     <w:rsid w:val="003F63E8"/>
     <w:rsid w:val="004158A6"/>
     <w:rsid w:val="004408A8"/>
     <w:rsid w:val="004458E4"/>
     <w:rsid w:val="00452BA8"/>
     <w:rsid w:val="00461D5B"/>
     <w:rsid w:val="00476AF5"/>
     <w:rsid w:val="004954B9"/>
     <w:rsid w:val="004D17A4"/>
     <w:rsid w:val="005A723D"/>
     <w:rsid w:val="005C1BB6"/>
     <w:rsid w:val="00606733"/>
     <w:rsid w:val="00633B01"/>
     <w:rsid w:val="0066118B"/>
     <w:rsid w:val="00662E17"/>
     <w:rsid w:val="00675312"/>
     <w:rsid w:val="006B0C42"/>
     <w:rsid w:val="006C738A"/>
     <w:rsid w:val="006E3086"/>
     <w:rsid w:val="006F7872"/>
     <w:rsid w:val="00704888"/>
+    <w:rsid w:val="007161A2"/>
     <w:rsid w:val="007515C5"/>
     <w:rsid w:val="0077091D"/>
     <w:rsid w:val="007A1B37"/>
     <w:rsid w:val="007B1881"/>
     <w:rsid w:val="007D6A47"/>
     <w:rsid w:val="007E0427"/>
     <w:rsid w:val="007F308D"/>
     <w:rsid w:val="00804E11"/>
     <w:rsid w:val="0080583A"/>
     <w:rsid w:val="00842B9F"/>
     <w:rsid w:val="00883EC7"/>
     <w:rsid w:val="00886481"/>
     <w:rsid w:val="008A25E2"/>
     <w:rsid w:val="008B7AB0"/>
     <w:rsid w:val="009011EA"/>
     <w:rsid w:val="0093318F"/>
     <w:rsid w:val="00970AC4"/>
     <w:rsid w:val="00985EF6"/>
     <w:rsid w:val="00997200"/>
     <w:rsid w:val="009C2406"/>
     <w:rsid w:val="009D439C"/>
     <w:rsid w:val="009E47A6"/>
     <w:rsid w:val="009F1BB3"/>
     <w:rsid w:val="00A05A2A"/>
     <w:rsid w:val="00A05B35"/>
     <w:rsid w:val="00A12380"/>
     <w:rsid w:val="00A15178"/>
     <w:rsid w:val="00A651BA"/>
     <w:rsid w:val="00AB6424"/>
     <w:rsid w:val="00B72702"/>
     <w:rsid w:val="00BD5470"/>
     <w:rsid w:val="00BF2BDD"/>
     <w:rsid w:val="00BF2C34"/>
     <w:rsid w:val="00BF3A23"/>
     <w:rsid w:val="00BF7A7E"/>
     <w:rsid w:val="00C17713"/>
     <w:rsid w:val="00C4715D"/>
     <w:rsid w:val="00C91C46"/>
     <w:rsid w:val="00CB2D5A"/>
     <w:rsid w:val="00CB3C8F"/>
     <w:rsid w:val="00CD5B68"/>
+    <w:rsid w:val="00CF750F"/>
     <w:rsid w:val="00D15B8B"/>
     <w:rsid w:val="00D202FE"/>
     <w:rsid w:val="00D26451"/>
     <w:rsid w:val="00D54A3C"/>
     <w:rsid w:val="00D6738E"/>
     <w:rsid w:val="00D80BC3"/>
     <w:rsid w:val="00D9020D"/>
     <w:rsid w:val="00DB7288"/>
     <w:rsid w:val="00DF1EE6"/>
     <w:rsid w:val="00E51735"/>
     <w:rsid w:val="00E721FA"/>
     <w:rsid w:val="00E764A2"/>
     <w:rsid w:val="00ED06D1"/>
     <w:rsid w:val="00EF6903"/>
     <w:rsid w:val="00F1020D"/>
     <w:rsid w:val="00F45CA0"/>
     <w:rsid w:val="00F80041"/>
     <w:rsid w:val="00F94762"/>
     <w:rsid w:val="00F96C8F"/>
     <w:rsid w:val="00FB5C85"/>
     <w:rsid w:val="00FF6432"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="28673"/>
+    <o:shapedefaults v:ext="edit" spidmax="32769"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="3659C449"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{373A5169-6FA6-4856-A85B-FE399A46F005}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>