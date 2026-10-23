--- v0 (2026-06-10)
+++ v1 (2026-10-23)
@@ -462,51 +462,51 @@
                               <w:rPr>
                                 <w:b/>
                                 <w:color w:val="42A6DE" w:themeColor="accent5"/>
                                 <w:sz w:val="32"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> – 2</w:t>
                             </w:r>
                             <w:r w:rsidR="001C51BA" w:rsidRPr="001C51BA">
                               <w:rPr>
                                 <w:b/>
                                 <w:color w:val="42A6DE" w:themeColor="accent5"/>
                                 <w:sz w:val="32"/>
                                 <w:vertAlign w:val="superscript"/>
                               </w:rPr>
                               <w:t>nd</w:t>
                             </w:r>
                             <w:r w:rsidR="001C51BA">
                               <w:rPr>
                                 <w:b/>
                                 <w:color w:val="42A6DE" w:themeColor="accent5"/>
                                 <w:sz w:val="32"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> degré</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="5EF6D948" w14:textId="6D2B2283" w:rsidR="007D6A47" w:rsidRPr="00BF7A7E" w:rsidRDefault="007D6A47" w:rsidP="007D6A47">
+                          <w:p w14:paraId="5EF6D948" w14:textId="251A25F6" w:rsidR="007D6A47" w:rsidRPr="00BF7A7E" w:rsidRDefault="007D6A47" w:rsidP="007D6A47">
                             <w:pPr>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="6275"/>
                               </w:tabs>
                               <w:spacing w:before="225" w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="488"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                                 <w:w w:val="110"/>
                                 <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00BF7A7E">
                               <w:rPr>
                                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                                 <w:spacing w:val="-1"/>
                                 <w:w w:val="110"/>
                                 <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
                               </w:rPr>
                               <w:t>Date</w:t>
                             </w:r>
                             <w:r w:rsidR="00452BA8">
                               <w:rPr>
                                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
@@ -607,60 +607,78 @@
                             </w:r>
                             <w:r w:rsidRPr="00BF7A7E">
                               <w:rPr>
                                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                                 <w:w w:val="110"/>
                                 <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
                               </w:rPr>
                               <w:t>l’académie :</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00BF7A7E">
                               <w:rPr>
                                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                                 <w:spacing w:val="6"/>
                                 <w:w w:val="110"/>
                                 <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidR="00B06820">
                               <w:rPr>
                                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                                 <w:b/>
                                 <w:w w:val="110"/>
                                 <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
                               </w:rPr>
-                              <w:t>02/06/202</w:t>
+                              <w:t>0</w:t>
                             </w:r>
-                            <w:r w:rsidR="00461BB6">
+                            <w:r w:rsidR="007411FD">
                               <w:rPr>
                                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                                 <w:b/>
                                 <w:w w:val="110"/>
                                 <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
                               </w:rPr>
-                              <w:t>6</w:t>
+                              <w:t>7</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00B06820">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                                <w:b/>
+                                <w:w w:val="110"/>
+                                <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+                              </w:rPr>
+                              <w:t>/06/202</w:t>
+                            </w:r>
+                            <w:r w:rsidR="002E2584">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                                <w:b/>
+                                <w:w w:val="110"/>
+                                <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+                              </w:rPr>
+                              <w:t>7</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="3EFA8117" w14:textId="77777777" w:rsidR="007D6A47" w:rsidRPr="00BF7A7E" w:rsidRDefault="007D6A47" w:rsidP="007D6A47">
                             <w:pPr>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="6275"/>
                               </w:tabs>
                               <w:spacing w:before="225" w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="488"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                                 <w:w w:val="110"/>
                                 <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="2B371258" w14:textId="77777777" w:rsidR="007D6A47" w:rsidRPr="00BF7A7E" w:rsidRDefault="007D6A47" w:rsidP="007D6A47">
                             <w:pPr>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="6275"/>
                               </w:tabs>
                               <w:spacing w:before="225" w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="488"/>
                               <w:rPr>
@@ -1099,51 +1117,51 @@
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="42A6DE" w:themeColor="accent5"/>
                           <w:sz w:val="32"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> – 2</w:t>
                       </w:r>
                       <w:r w:rsidR="001C51BA" w:rsidRPr="001C51BA">
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="42A6DE" w:themeColor="accent5"/>
                           <w:sz w:val="32"/>
                           <w:vertAlign w:val="superscript"/>
                         </w:rPr>
                         <w:t>nd</w:t>
                       </w:r>
                       <w:r w:rsidR="001C51BA">
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="42A6DE" w:themeColor="accent5"/>
                           <w:sz w:val="32"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> degré</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="5EF6D948" w14:textId="6D2B2283" w:rsidR="007D6A47" w:rsidRPr="00BF7A7E" w:rsidRDefault="007D6A47" w:rsidP="007D6A47">
+                    <w:p w14:paraId="5EF6D948" w14:textId="251A25F6" w:rsidR="007D6A47" w:rsidRPr="00BF7A7E" w:rsidRDefault="007D6A47" w:rsidP="007D6A47">
                       <w:pPr>
                         <w:tabs>
                           <w:tab w:val="left" w:pos="6275"/>
                         </w:tabs>
                         <w:spacing w:before="225" w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="488"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                           <w:w w:val="110"/>
                           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00BF7A7E">
                         <w:rPr>
                           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                           <w:spacing w:val="-1"/>
                           <w:w w:val="110"/>
                           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
                         </w:rPr>
                         <w:t>Date</w:t>
                       </w:r>
                       <w:r w:rsidR="00452BA8">
                         <w:rPr>
                           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
@@ -1244,60 +1262,78 @@
                       </w:r>
                       <w:r w:rsidRPr="00BF7A7E">
                         <w:rPr>
                           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                           <w:w w:val="110"/>
                           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
                         </w:rPr>
                         <w:t>l’académie :</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00BF7A7E">
                         <w:rPr>
                           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                           <w:spacing w:val="6"/>
                           <w:w w:val="110"/>
                           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidR="00B06820">
                         <w:rPr>
                           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                           <w:b/>
                           <w:w w:val="110"/>
                           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
                         </w:rPr>
-                        <w:t>02/06/202</w:t>
+                        <w:t>0</w:t>
                       </w:r>
-                      <w:r w:rsidR="00461BB6">
+                      <w:r w:rsidR="007411FD">
                         <w:rPr>
                           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                           <w:b/>
                           <w:w w:val="110"/>
                           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
                         </w:rPr>
-                        <w:t>6</w:t>
+                        <w:t>7</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00B06820">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                          <w:b/>
+                          <w:w w:val="110"/>
+                          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+                        </w:rPr>
+                        <w:t>/06/202</w:t>
+                      </w:r>
+                      <w:r w:rsidR="002E2584">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                          <w:b/>
+                          <w:w w:val="110"/>
+                          <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+                        </w:rPr>
+                        <w:t>7</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="3EFA8117" w14:textId="77777777" w:rsidR="007D6A47" w:rsidRPr="00BF7A7E" w:rsidRDefault="007D6A47" w:rsidP="007D6A47">
                       <w:pPr>
                         <w:tabs>
                           <w:tab w:val="left" w:pos="6275"/>
                         </w:tabs>
                         <w:spacing w:before="225" w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="488"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                           <w:w w:val="110"/>
                           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="2B371258" w14:textId="77777777" w:rsidR="007D6A47" w:rsidRPr="00BF7A7E" w:rsidRDefault="007D6A47" w:rsidP="007D6A47">
                       <w:pPr>
                         <w:tabs>
                           <w:tab w:val="left" w:pos="6275"/>
                         </w:tabs>
                         <w:spacing w:before="225" w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="488"/>
                         <w:rPr>
@@ -2100,119 +2136,91 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2383"/>
           <w:tab w:val="left" w:pos="3868"/>
           <w:tab w:val="left" w:pos="9502"/>
         </w:tabs>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00D6738E">
         <w:rPr>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t>Code</w:t>
       </w:r>
       <w:r w:rsidRPr="00D6738E">
         <w:rPr>
           <w:spacing w:val="23"/>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D6738E">
         <w:rPr>
           <w:w w:val="110"/>
         </w:rPr>
-        <w:t>postal</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">______________   </w:t>
+        <w:t xml:space="preserve">postal :_______________   </w:t>
       </w:r>
       <w:r w:rsidRPr="00D6738E">
         <w:rPr>
           <w:w w:val="110"/>
           <w:position w:val="3"/>
         </w:rPr>
         <w:t>Ville : __________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26C82A88" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00D6738E" w:rsidRDefault="00BF3A23" w:rsidP="00BF3A23">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3631"/>
           <w:tab w:val="left" w:pos="6957"/>
         </w:tabs>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00D6738E">
         <w:rPr>
           <w:position w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">Tel : </w:t>
       </w:r>
       <w:r w:rsidRPr="00D6738E">
         <w:rPr>
           <w:position w:val="-2"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F0F0"/>
       </w:r>
       <w:r w:rsidRPr="00D6738E">
         <w:rPr>
           <w:position w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D6738E">
         <w:rPr>
           <w:w w:val="110"/>
         </w:rPr>
-        <w:t>domicile</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">____________________     </w:t>
+        <w:t xml:space="preserve">domicile :_____________________     </w:t>
       </w:r>
       <w:r w:rsidRPr="00D6738E">
         <w:rPr>
           <w:position w:val="-2"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F0F0"/>
       </w:r>
       <w:r w:rsidRPr="00D6738E">
         <w:rPr>
           <w:position w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D6738E">
         <w:rPr>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t>portable : ____________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68146411" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00D6738E" w:rsidRDefault="00BF3A23" w:rsidP="00BF3A23">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
         <w:rPr>
@@ -2472,51 +2480,51 @@
       </w:r>
       <w:r w:rsidRPr="003308FA">
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve"> __________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44CAFBEE" w14:textId="77777777" w:rsidR="00E721FA" w:rsidRPr="003308FA" w:rsidRDefault="00E721FA" w:rsidP="00E721FA">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A2FA6DD" w14:textId="39FA970B" w:rsidR="00E721FA" w:rsidRPr="003308FA" w:rsidRDefault="00E721FA" w:rsidP="00E721FA">
+    <w:p w14:paraId="3A2FA6DD" w14:textId="65652F3E" w:rsidR="00E721FA" w:rsidRPr="003308FA" w:rsidRDefault="00E721FA" w:rsidP="00E721FA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8137"/>
         </w:tabs>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="003308FA">
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>Poste</w:t>
       </w:r>
       <w:r w:rsidRPr="003308FA">
         <w:rPr>
           <w:spacing w:val="8"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003308FA">
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>occupé</w:t>
       </w:r>
@@ -2537,104 +2545,104 @@
         <w:rPr>
           <w:spacing w:val="19"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006C738A">
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>01</w:t>
       </w:r>
       <w:r w:rsidRPr="003308FA">
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>/09/20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="3"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00461BB6">
+      <w:r w:rsidR="002E2584">
         <w:rPr>
           <w:spacing w:val="3"/>
           <w:w w:val="105"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="3"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003308FA">
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="003308FA">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="003308FA">
         <w:rPr>
           <w:spacing w:val="-21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003308FA">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>_________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5121381D" w14:textId="77777777" w:rsidR="00E721FA" w:rsidRPr="003308FA" w:rsidRDefault="00E721FA" w:rsidP="00E721FA">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0272837C" w14:textId="46D431EC" w:rsidR="00D26451" w:rsidRDefault="00BF3A23" w:rsidP="00D26451">
+    <w:p w14:paraId="0272837C" w14:textId="217C8497" w:rsidR="00D26451" w:rsidRDefault="00BF3A23" w:rsidP="00D26451">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6137"/>
           <w:tab w:val="left" w:pos="6891"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="42A6DE" w:themeColor="accent5"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D6738E">
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>Ancienneté</w:t>
       </w:r>
       <w:r w:rsidRPr="00D6738E">
         <w:rPr>
           <w:spacing w:val="8"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -2667,55 +2675,55 @@
       <w:r w:rsidRPr="00D6738E">
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>service au</w:t>
       </w:r>
       <w:r w:rsidRPr="00D6738E">
         <w:rPr>
           <w:spacing w:val="13"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006C738A">
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>01</w:t>
       </w:r>
       <w:r w:rsidRPr="00D6738E">
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>/09/202</w:t>
       </w:r>
-      <w:r w:rsidR="00461BB6">
-[...3 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="002E2584">
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00D6738E">
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
       <w:r w:rsidRPr="00D6738E">
         <w:rPr>
           <w:spacing w:val="49"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="00D6738E">
         <w:rPr>
           <w:spacing w:val="50"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D6738E">
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>années</w:t>
@@ -4818,61 +4826,59 @@
           <w:w w:val="110"/>
           <w:position w:val="2"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:position w:val="2"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>avez</w:t>
       </w:r>
       <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="19"/>
           <w:w w:val="110"/>
           <w:position w:val="2"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00BF3A23" w:rsidRPr="00A15178">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:w w:val="110"/>
           <w:position w:val="2"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>exercé;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="51560BD5" w14:textId="77777777" w:rsidR="00D15B8B" w:rsidRDefault="00E721FA" w:rsidP="00D15B8B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="837"/>
           <w:tab w:val="left" w:pos="838"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
         <w:ind w:left="851" w:right="266" w:hanging="372"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
@@ -7298,85 +7304,57 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E721FA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:w w:val="105"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>de handicap (Ulis, unité d'enseignement -UE, -UEE,</w:t>
       </w:r>
       <w:r w:rsidRPr="00E721FA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E721FA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:w w:val="105"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>Segpa</w:t>
-[...26 lines deleted...]
-        <w:t>),</w:t>
+        <w:t>Segpa, Erea),</w:t>
       </w:r>
       <w:r w:rsidRPr="00E721FA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E721FA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:w w:val="105"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>établissement</w:t>
       </w:r>
       <w:r w:rsidRPr="00E721FA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="19"/>
           <w:w w:val="105"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
@@ -9807,67 +9785,51 @@
     <w:p w14:paraId="07DDE09E" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="007F308D" w:rsidRDefault="007F308D" w:rsidP="00D15B8B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="266"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r w:rsidR="00883EC7" w:rsidRPr="007F308D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>Comment est évaluée cette activité ? (</w:t>
-[...15 lines deleted...]
-        <w:t>-évaluation, résultats des évaluations des élèves, évaluations par la hiérarchie,…)</w:t>
+        <w:t>Comment est évaluée cette activité ? (auto-évaluation, résultats des évaluations des élèves, évaluations par la hiérarchie,…)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65FEC6DE" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="007F308D" w:rsidRDefault="00BF3A23" w:rsidP="00D15B8B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="266"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A2018B3" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="007F308D" w:rsidRDefault="00C91C46" w:rsidP="00D15B8B">
       <w:pPr>
         <w:spacing w:before="93" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="266"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
@@ -10540,67 +10502,57 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Numé</w:t>
             </w:r>
             <w:r w:rsidR="00BF3A23" w:rsidRPr="001B6FBF">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>ro</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="205E7547" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="001B6FBF" w:rsidRDefault="00BF3A23" w:rsidP="003F63E8">
             <w:pPr>
               <w:ind w:left="83" w:right="266"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="001B6FBF">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>de</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> page</w:t>
+              <w:t>de page</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BF3A23" w:rsidRPr="001B6FBF" w14:paraId="65EBDE1D" w14:textId="77777777" w:rsidTr="004954B9">
         <w:trPr>
           <w:trHeight w:val="580"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6412" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D84C407" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="001B6FBF" w:rsidRDefault="00BF3A23" w:rsidP="00A15178">
             <w:pPr>
               <w:ind w:left="471" w:right="266"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B6FBF">
               <w:rPr>
@@ -10689,69 +10641,51 @@
       <w:tr w:rsidR="00BF3A23" w:rsidRPr="001B6FBF" w14:paraId="557437E8" w14:textId="77777777" w:rsidTr="004954B9">
         <w:trPr>
           <w:trHeight w:val="590"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6412" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="24B4D946" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="001B6FBF" w:rsidRDefault="00BF3A23" w:rsidP="00A15178">
             <w:pPr>
               <w:ind w:left="471" w:right="266"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B6FBF">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fiche(s) descriptive(s) de votre (vos) structure(s) </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> maximum</w:t>
+              <w:t>Fiche(s) descriptive(s) de votre (vos) structure(s) -  3 maximum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="49002AFF" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00452BA8" w:rsidRDefault="00BF3A23" w:rsidP="00A15178">
             <w:pPr>
               <w:ind w:left="471" w:right="266"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1159" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="267E46F0" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00452BA8" w:rsidRDefault="00BF3A23" w:rsidP="00A15178">
@@ -10785,69 +10719,51 @@
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B6FBF">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">Fiche(s) descriptive(s) de votre (vos) poste(s) </w:t>
             </w:r>
             <w:r w:rsidR="00997200" w:rsidRPr="001B6FBF">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>occupé</w:t>
             </w:r>
             <w:r w:rsidRPr="001B6FBF">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">(s) </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> maximum</w:t>
+              <w:t>(s) -  3 maximum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7DB9E8C1" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00452BA8" w:rsidRDefault="00BF3A23" w:rsidP="00A15178">
             <w:pPr>
               <w:ind w:left="471" w:right="266"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1159" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60232B79" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRPr="00452BA8" w:rsidRDefault="00BF3A23" w:rsidP="00A15178">
@@ -11167,126 +11083,105 @@
           <w:tab w:val="left" w:pos="6891"/>
         </w:tabs>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="418FDFF8" w14:textId="77777777" w:rsidR="00A15178" w:rsidRDefault="00A15178" w:rsidP="00A15178">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6137"/>
           <w:tab w:val="left" w:pos="6891"/>
         </w:tabs>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t>Je soussigné(e) _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="478FFFE4" w14:textId="77777777" w:rsidR="00A15178" w:rsidRDefault="00A15178" w:rsidP="00A15178">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6137"/>
           <w:tab w:val="left" w:pos="6891"/>
         </w:tabs>
         <w:spacing w:after="120"/>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>souhaite</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> présenter un dossier de VAEP (livret 2) conduisant à la délivrance du </w:t>
+        <w:t xml:space="preserve">souhaite présenter un dossier de VAEP (livret 2) conduisant à la délivrance du </w:t>
       </w:r>
       <w:r w:rsidR="00C17713">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:w w:val="115"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>CAPPEI</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A589CA6" w14:textId="77777777" w:rsidR="00A15178" w:rsidRDefault="00A15178" w:rsidP="00A15178">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6137"/>
           <w:tab w:val="left" w:pos="6891"/>
         </w:tabs>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Je déclare sur l’honneur : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="347E8FCE" w14:textId="77777777" w:rsidR="00A15178" w:rsidRDefault="00A15178" w:rsidP="00A15178">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6137"/>
           <w:tab w:val="left" w:pos="6891"/>
         </w:tabs>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:sym w:font="Symbol" w:char="F0F0"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">  </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> de toutes les informations figurant dans le présent dossier (livret 1)</w:t>
+        <w:t xml:space="preserve">  l’exactitude de toutes les informations figurant dans le présent dossier (livret 1)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="765FA348" w14:textId="77777777" w:rsidR="00A15178" w:rsidRDefault="00A15178" w:rsidP="00A15178">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6137"/>
           <w:tab w:val="left" w:pos="6891"/>
         </w:tabs>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:sym w:font="Symbol" w:char="F0F0"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">  </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> pris connaissance du règlement concernant les fausses déclarations*.</w:t>
+        <w:t xml:space="preserve">  avoir pris connaissance du règlement concernant les fausses déclarations*.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E07EC01" w14:textId="77777777" w:rsidR="00A15178" w:rsidRDefault="00A15178" w:rsidP="00A15178">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6137"/>
           <w:tab w:val="left" w:pos="6891"/>
         </w:tabs>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="20F5BD1B" w14:textId="77777777" w:rsidR="00A15178" w:rsidRDefault="00A15178" w:rsidP="00A15178">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6137"/>
           <w:tab w:val="left" w:pos="6891"/>
         </w:tabs>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>À</w:t>
       </w:r>
@@ -11369,59 +11264,51 @@
           <w:tab w:val="left" w:pos="6891"/>
         </w:tabs>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Nombre total de pages du livret </w:t>
       </w:r>
       <w:r w:rsidRPr="00D900A0">
         <w:rPr>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="40"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
         <w:t>………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DD0C6B3" w14:textId="77777777" w:rsidR="00BF3A23" w:rsidRDefault="00A15178" w:rsidP="00FF6432">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6137"/>
           <w:tab w:val="left" w:pos="6891"/>
         </w:tabs>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
-        <w:t>(</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> compris la page de garde)</w:t>
+        <w:t>(y compris la page de garde)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00BF3A23" w:rsidSect="00D54A3C">
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="65448A9A" w14:textId="77777777" w:rsidR="00A651BA" w:rsidRDefault="00A651BA" w:rsidP="001F1D09">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
@@ -11462,51 +11349,50 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
-    <w:altName w:val="Mangal"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -12059,119 +11945,120 @@
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="98"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="116"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="30721"/>
+    <o:shapedefaults v:ext="edit" spidmax="34817"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0077091D"/>
     <w:rsid w:val="000430A4"/>
     <w:rsid w:val="000506FD"/>
     <w:rsid w:val="00071083"/>
     <w:rsid w:val="000B00CD"/>
     <w:rsid w:val="000B47D8"/>
     <w:rsid w:val="000B5639"/>
     <w:rsid w:val="000C0DBB"/>
     <w:rsid w:val="0010636F"/>
     <w:rsid w:val="00151AC8"/>
     <w:rsid w:val="001B6FBF"/>
     <w:rsid w:val="001C51BA"/>
     <w:rsid w:val="001D2846"/>
     <w:rsid w:val="001E1517"/>
     <w:rsid w:val="001F1D09"/>
     <w:rsid w:val="001F3655"/>
     <w:rsid w:val="00255F17"/>
     <w:rsid w:val="00287D8F"/>
     <w:rsid w:val="002B4F04"/>
     <w:rsid w:val="002D6D2B"/>
+    <w:rsid w:val="002E2584"/>
     <w:rsid w:val="00313DDF"/>
     <w:rsid w:val="003308FA"/>
     <w:rsid w:val="00333A40"/>
     <w:rsid w:val="003D3B94"/>
     <w:rsid w:val="003F63E8"/>
     <w:rsid w:val="004158A6"/>
     <w:rsid w:val="004408A8"/>
     <w:rsid w:val="00452BA8"/>
     <w:rsid w:val="00461BB6"/>
     <w:rsid w:val="00461D5B"/>
     <w:rsid w:val="00476AF5"/>
     <w:rsid w:val="004954B9"/>
     <w:rsid w:val="004D17A4"/>
     <w:rsid w:val="005A723D"/>
     <w:rsid w:val="005C1BB6"/>
     <w:rsid w:val="00606733"/>
     <w:rsid w:val="0066118B"/>
     <w:rsid w:val="00662E17"/>
     <w:rsid w:val="00675312"/>
     <w:rsid w:val="006B0C42"/>
     <w:rsid w:val="006C738A"/>
     <w:rsid w:val="006E3086"/>
     <w:rsid w:val="006F7872"/>
     <w:rsid w:val="00704888"/>
+    <w:rsid w:val="007411FD"/>
     <w:rsid w:val="007515C5"/>
     <w:rsid w:val="0077091D"/>
     <w:rsid w:val="007A1B37"/>
     <w:rsid w:val="007B1881"/>
     <w:rsid w:val="007D6A47"/>
     <w:rsid w:val="007E0427"/>
     <w:rsid w:val="007F308D"/>
     <w:rsid w:val="00804E11"/>
     <w:rsid w:val="0080583A"/>
     <w:rsid w:val="00811147"/>
     <w:rsid w:val="00883EC7"/>
     <w:rsid w:val="00886481"/>
     <w:rsid w:val="008A25E2"/>
     <w:rsid w:val="008B7AB0"/>
     <w:rsid w:val="009011EA"/>
     <w:rsid w:val="0093318F"/>
     <w:rsid w:val="00970AC4"/>
     <w:rsid w:val="00985EF6"/>
     <w:rsid w:val="00997200"/>
     <w:rsid w:val="009D2C97"/>
     <w:rsid w:val="009D439C"/>
     <w:rsid w:val="009E47A6"/>
     <w:rsid w:val="009F1BB3"/>
     <w:rsid w:val="00A05A2A"/>
     <w:rsid w:val="00A05B35"/>
@@ -12207,51 +12094,51 @@
     <w:rsid w:val="00E764A2"/>
     <w:rsid w:val="00ED06D1"/>
     <w:rsid w:val="00EF6903"/>
     <w:rsid w:val="00F1020D"/>
     <w:rsid w:val="00F45CA0"/>
     <w:rsid w:val="00F94762"/>
     <w:rsid w:val="00F96C8F"/>
     <w:rsid w:val="00FF6432"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="30721"/>
+    <o:shapedefaults v:ext="edit" spidmax="34817"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5B8C73CA"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{373A5169-6FA6-4856-A85B-FE399A46F005}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>