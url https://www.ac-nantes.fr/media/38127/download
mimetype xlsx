--- v0 (2026-06-14)
+++ v1 (2026-10-27)
@@ -1,541 +1,676 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\domacana.ac-nantes.fr\homes\d44-man\bberthemet\Documents\Docs Bérénice\2025-2026\2 - Communication\MAJ site académique\Pôle jeunesse\Service Civique\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\DRAJES\23-Pôle Jeunesse-Education Populaire\SERVICE_CIVIQUE\2 - FORMATION\FCC\2026-2027\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{6039D47C-1399-4FDB-B259-FD95D5E019B7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EF79889F-96AA-4E42-9D1E-1E6A74B4B737}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-25320" yWindow="-4305" windowWidth="25440" windowHeight="15270" xr2:uid="{C2EDAF95-D374-44E7-BCD5-0C3A12F03E22}"/>
+    <workbookView xWindow="-28920" yWindow="-1695" windowWidth="29040" windowHeight="15720" xr2:uid="{C2EDAF95-D374-44E7-BCD5-0C3A12F03E22}"/>
   </bookViews>
   <sheets>
     <sheet name="PDL" sheetId="5" r:id="rId1"/>
+    <sheet name="44" sheetId="4" r:id="rId2"/>
+    <sheet name="49" sheetId="7" r:id="rId3"/>
+    <sheet name="53" sheetId="2" r:id="rId4"/>
+    <sheet name="72" sheetId="1" r:id="rId5"/>
+    <sheet name="85" sheetId="6" r:id="rId6"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">PDL!$D$1:$D$161</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">PDL!$A$12:$F$13</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="687" uniqueCount="133">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1300" uniqueCount="150">
   <si>
     <t>LE MANS</t>
   </si>
   <si>
+    <t xml:space="preserve">Valeurs du sport et activités physiques </t>
+  </si>
+  <si>
     <t>SPORT</t>
   </si>
   <si>
+    <t>radiofrequencesille@gmail.com</t>
+  </si>
+  <si>
     <t>https://frequence-sille.org/newsite/formations-civiques-et-citoyennes-volontaires-du-service-civique/</t>
   </si>
   <si>
+    <t>Radio Alpa
+97, Grande Rue 72000 LE MANS</t>
+  </si>
+  <si>
+    <t>Médias et citoyenneté</t>
+  </si>
+  <si>
     <t>MÉDIAS</t>
   </si>
   <si>
     <t>Fréquence Sillé</t>
   </si>
   <si>
-    <t>https://collhub-19.webself.net/</t>
+    <t>formation.pdll@culturesducoeur.org</t>
   </si>
   <si>
     <t>ENGAGEMENT / HANDICAP / DISCRIMINATION</t>
   </si>
   <si>
     <t>Coll’Hub</t>
   </si>
   <si>
-    <t>ENGAGEMENT / HARCELEMENT</t>
-[...4 lines deleted...]
-  <si>
     <t>ENGAGEMENT / INTERCULTUREL</t>
   </si>
   <si>
+    <t>etouchard@uniscite.fr</t>
+  </si>
+  <si>
     <t xml:space="preserve">https://formation.uniscite.fr/?map=0 / </t>
   </si>
   <si>
+    <t>Maison des Arts 
+18, rue Georges Bizet 72700 ALLONNES</t>
+  </si>
+  <si>
     <t>COHÉSION SOCIALE / ENGAGEMENT / DISCRIMINATIONS / CITOYENNETÉ / RÉSEAUX SOCIAUX</t>
   </si>
   <si>
     <t>Unis-Cité</t>
   </si>
   <si>
-    <t>16 et 17/06/2026</t>
-[...17 lines deleted...]
-    <t>04 et 05/12/2025</t>
+    <t xml:space="preserve">fal72jeunesse@laligue.org </t>
   </si>
   <si>
     <t>https://fal72.org/laligue72/formation-civique-et-citoyenne/formation-pour-une-citoyennete-active/</t>
   </si>
   <si>
-    <t>DROIT ET CITOYENNETÉ / SANTE/ LAICITE / EUROPE</t>
+    <t>FAL 72</t>
   </si>
   <si>
     <t>JOUR 2</t>
   </si>
   <si>
     <t>JOUR 1</t>
   </si>
   <si>
+    <t>CONTACT</t>
+  </si>
+  <si>
+    <t>LIEN POUR INSCRIPTION</t>
+  </si>
+  <si>
     <t>DATES</t>
   </si>
   <si>
     <t>THÈMES</t>
   </si>
   <si>
-    <t>DROIT ET CITOYENNETÉ / LAÏCITE / HANDICAP / SPORT</t>
-[...4 lines deleted...]
-  <si>
     <t>ORGANISMES DE FORMATION</t>
   </si>
   <si>
     <t>LIEU</t>
   </si>
   <si>
-    <t>CEAS</t>
-[...4 lines deleted...]
-  <si>
     <t>Laval</t>
   </si>
   <si>
-    <t>https://framaforms.org/formation-civique-et-citoyenne-2023-2024-inscription-1687168243</t>
-[...1 lines deleted...]
-  <si>
     <t>Ligue de l'Enseignement</t>
   </si>
   <si>
-    <t>Être volontaire en service civique / Décryptage de l'info</t>
-[...40 lines deleted...]
-    <t>Être volontaire en service civique / Gestion des conflits par une bonne communication</t>
+    <t>INTITULE DE LA FORMATION</t>
   </si>
   <si>
     <t>AFOCAL</t>
   </si>
   <si>
     <t>COHESION ET MIXITE SOCIALE / SPORT</t>
+  </si>
+  <si>
+    <t>AFOCAL
+26 rue Brault
+49100 ANGERS</t>
   </si>
   <si>
     <t>l.lemallier@afocal.fr
 L.legeard@afocal.fr</t>
   </si>
   <si>
     <t>COHESION ET MIXITE SOCIALE</t>
   </si>
   <si>
     <t>FÉDÉRATION RÉGIONALES DES FAMILLES RURALES (FRFR)</t>
   </si>
   <si>
     <t>EUROPE ET MOBILITÉ INTERNATIONALE</t>
   </si>
   <si>
+    <t>Destination Europe : mobilité européenne et interculturalité</t>
+  </si>
+  <si>
+    <t>FRFR 
+107 rue de Létanduère
+49000 ANGERS</t>
+  </si>
+  <si>
     <t>luc.benard@famillesrurales.org</t>
   </si>
   <si>
     <t>FÉDÉRATION DES ŒUVRES LAÏQUES (FOL) 49</t>
   </si>
   <si>
     <t>COHESION ET MIXITE SOCIALE / ENGAGEMENT</t>
   </si>
   <si>
+    <t>Favoriser le mieux vivre ensemble et valoriser son parcours d'engagement</t>
+  </si>
+  <si>
+    <t>Cite des associations
+58 Boulevard du Doyenné
+49000 ANGERS</t>
+  </si>
+  <si>
     <t>blagrue@fol49.org</t>
+  </si>
+  <si>
+    <t>FSCF</t>
+  </si>
+  <si>
+    <t>Activité physique et bien être</t>
+  </si>
+  <si>
+    <t>36 rue Barra
+49100 ANGERS</t>
   </si>
   <si>
     <t>c.linder@fscf-paysdelaloire.fr
 e.supiot@fscf-paysdelaloire.fr</t>
   </si>
   <si>
     <t>NUMÉRIQUE</t>
   </si>
   <si>
+    <t>Agir à l'heure du numérique</t>
+  </si>
+  <si>
+    <t>37 rue Barra
+49100 ANGERS</t>
+  </si>
+  <si>
     <t>animation@fscf49/org</t>
   </si>
   <si>
-    <t>GRAINE DE CITOYEN</t>
+    <t>38 rue Barra
+49100 ANGERS</t>
+  </si>
+  <si>
+    <t>39 rue Barra
+49100 ANGERS</t>
+  </si>
+  <si>
+    <t>40 rue Barra
+49100 ANGERS</t>
   </si>
   <si>
     <t>COHÉSION SOCIALE ET DISCRIMINATION</t>
+  </si>
+  <si>
+    <t>Graine de citoyen
+37 rue Salpinte
+49000 ANGERS</t>
   </si>
   <si>
     <t>marion.hetreau@asso-grainedecitoyen.fr
 julie.collard@asso-grainedecitoyen.fr</t>
   </si>
   <si>
     <t>PARCOURS LE MONDE</t>
   </si>
   <si>
     <t>MOBILITÉ INTERNATIONALE ET INTERCULTURALITÉ</t>
   </si>
   <si>
+    <t>Mobilités internationales, ESCI et interculturalité</t>
+  </si>
+  <si>
+    <t>14 place Louis Imbach
+49100 ANGERS</t>
+  </si>
+  <si>
     <t>chloe.bouland@parcourslemonde.org</t>
   </si>
   <si>
-    <t>UN PAS DE COTE</t>
-[...19 lines deleted...]
-  <si>
     <t>UNIS-CITÉ</t>
   </si>
   <si>
     <t>COHÉSION SOCIALE ET ENGAGEMENT</t>
   </si>
   <si>
+    <t>Vivre ensemble / Droit des minorités / Engagement</t>
+  </si>
+  <si>
+    <t>Site des Noyers 
+34 rue des Noyers
+49000 ANGERS</t>
+  </si>
+  <si>
     <t>ksebsadji@uniscite.fr</t>
   </si>
   <si>
-    <t>6-7 juillet 2026</t>
+    <t>Vivre ensemble, 
+c'est intervenir pour gérer des conflits</t>
   </si>
   <si>
     <t>Comité départemental olympique et sportif de la Loire-Atlantique (CDOS 44)</t>
   </si>
   <si>
     <t>Sport, mémoire, citoyenneté, lutte contre les discriminations</t>
   </si>
   <si>
     <t>Nantes</t>
   </si>
   <si>
     <t>Campus fertile</t>
   </si>
   <si>
     <t>Ecocitoyenneté, environnement, alimentation, médiation animale</t>
   </si>
   <si>
     <t>Bouguenais</t>
   </si>
   <si>
     <t>Ecocitoyenneté, environnement, alimentation</t>
   </si>
   <si>
     <t>Sainte-Pazanne</t>
   </si>
   <si>
     <t>Unis-Cités</t>
   </si>
   <si>
     <t>Engagement, vivre ensemble, droits des minorités</t>
   </si>
   <si>
     <t>Saint-Nazaire</t>
   </si>
   <si>
     <t>Ligue de l’enseignement – FAL 44</t>
   </si>
   <si>
     <t xml:space="preserve">Droits et devoirs des volontaires, lutte contre les discriminations, laïcité, égalité Femmes / Hommes
 </t>
   </si>
   <si>
     <t>https://www.helloasso.com/associations/campus-fertile-du-pays-de-retz/boutiques/formations-civiques-et-citoyennes</t>
   </si>
   <si>
     <t>https://formation.uniscite.fr/index.php?do=php&amp;action=liste_formation</t>
   </si>
   <si>
-    <t>https://www.associations-lpdl.org/index.php/formations/formations-civiques-et-citoyennes-2025-2026</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.helloasso.com/associations/comite-departemental-olympique-et-sportif-de-loire-atlantique</t>
   </si>
   <si>
-    <t>ANGERS</t>
-[...10 lines deleted...]
-  <si>
     <t xml:space="preserve">Les formations listées dans ce calendrier ont été validées par les référents du service civique de la région. Tout volontaire de la région peut s’y inscrire, </t>
   </si>
   <si>
     <t>quand bien même il s’agit d’une formation qui a lieu dans un département différent de celui où il exerce sa mission.</t>
   </si>
   <si>
     <t xml:space="preserve">La Formation civique et citoyenne (FCC) est un temps de rencontre et d’échange de deux jours, proposé aux volontaires du service civique, autour d’un thème d’intérêt général. </t>
   </si>
   <si>
-    <t>Fédération sportive et culturelle de France (FSCF)</t>
-[...8 lines deleted...]
-  <si>
     <t>CALENDRIER PRÉVISIONNEL DES FORMATIONS CIVIQUES ET CITOYENNES 2025-2026 - PAYS DE LA LOIRE</t>
   </si>
   <si>
     <t>Chaque volontaire a droit à une FCC au cours de sa mission. Son organisme d’accueil doit lui proposer. Cette formation est prise en charge par l’Etat</t>
   </si>
   <si>
     <t xml:space="preserve"> à hauteur de 100 € par jeune. C'est l’organisme d’accueil qui  perçoit cette somme. Il doit ensuite saisir dans Elisa les volontaires qui ont effectivement participé à une FCC.</t>
   </si>
   <si>
-    <t xml:space="preserve">code couleur </t>
-[...17 lines deleted...]
-    <t>Écologie</t>
+    <t xml:space="preserve">Les formations listées dans ce calendrier ont été validées par les référents du service civique des Pays de la Loire. Tout volontaire de la région peut s’y inscrire, </t>
   </si>
   <si>
     <t>Droit / citoyenneté</t>
   </si>
   <si>
-    <t>Art et culture</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Esprit critique </t>
+    <t>FORMATION</t>
   </si>
   <si>
     <t>INSCRIPTION</t>
   </si>
   <si>
-    <t>Centre d'études et d'action sociale (CEAS) / Ligue de l'Enseignement / Comité départemental olympique et sportif (CDOS)</t>
-[...4 lines deleted...]
-  <si>
     <t>Union sportive de l'enseignement du premier degré (USEP) 72</t>
   </si>
   <si>
-    <t>Droit et citoyenneté :  le développement durable, la lutte contre les discriminations, la laïcité, la liberté d'expression, la citoyenneté, l'engagement.</t>
+    <t>Vivre ensemble, c'est favoriser le fair-play</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRAINE DE CITOYEN </t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+Vivre ensemble, 
+c'est agir pour une culture de paix et lutter contre les discriminations
+</t>
+  </si>
+  <si>
+    <t>Savenay</t>
+  </si>
+  <si>
+    <t>Saint-Hilaire-de-Clisson</t>
+  </si>
+  <si>
+    <t>Châteaubriant (sous réserve)</t>
+  </si>
+  <si>
+    <t>02/02/227</t>
+  </si>
+  <si>
+    <t>Pour une citoyenneté active 
+Droits et statuts, découverte du système judiciaire et tribunal, laïcité, sport et handicap, engagement, 
+découverte de l'Europe et culturelle</t>
+  </si>
+  <si>
+    <t>Agir pour le vivre ensemble !
+Connaître ses droits et devoirs en tant que volontaire.
+Comprendre les discriminations pour mieux s'en protéger et le principe de laïcité.
+Comprendre les notions de citoyenneté et d'engagement afin de construire sa place dans la société.</t>
+  </si>
+  <si>
+    <t>S'engager ensemble, médiation culturelle et vivre ensemble</t>
+  </si>
+  <si>
+    <t>S'engager ensemble, handicap et discriminations</t>
+  </si>
+  <si>
+    <t>31, Allée Claude Debussy au Mans OU 
+Rue Lucien Chasserant à Saint-Saturnin</t>
+  </si>
+  <si>
+    <t>https://docs.google.com/forms/d/e/1FAIpQLScjxN3dB0LXZXF5YYr7RvT9Zdh2PJZZXIvVjjpYXpJdoQQHJg/viewform?usp=header</t>
+  </si>
+  <si>
+    <t>18, Rue Bérenger au Mans</t>
+  </si>
+  <si>
+    <t>Ligue de l'enseignement</t>
+  </si>
+  <si>
+    <t>41 rue Monge – 85 000 la Roche-Sur-Yon</t>
+  </si>
+  <si>
+    <t>Unis Cités</t>
+  </si>
+  <si>
+    <t>Engagement, vivre ensemble</t>
+  </si>
+  <si>
+    <t>Pole Associatif, 71 Bd Aristide Briand 85000, La Roche-sur-Yon</t>
+  </si>
+  <si>
+    <t>14/01/227</t>
+  </si>
+  <si>
+    <t>Hôtel des Communes, 6 rue du tourniquet aux Herbiers</t>
+  </si>
+  <si>
+    <t>1er /02/2027</t>
+  </si>
+  <si>
+    <t>47 rue André Tiraqueau- 85200 Fontenay-Le-Comte</t>
+  </si>
+  <si>
+    <t>Vivre ensemble, c'est intervenir pour gérer les conflits</t>
+  </si>
+  <si>
+    <t>Mobilité douce / développement durable</t>
+  </si>
+  <si>
+    <t>Vivre ensemble et lutte contre les discriminations</t>
+  </si>
+  <si>
+    <t>Place au vélo</t>
+  </si>
+  <si>
+    <t>CÉAS 53</t>
+  </si>
+  <si>
+    <t>Création et fonctionnement associatif</t>
+  </si>
+  <si>
+    <t>THÈMES JOUR2</t>
+  </si>
+  <si>
+    <t>Décryptage de l'information</t>
+  </si>
+  <si>
+    <t>Place du sport dans la société</t>
+  </si>
+  <si>
+    <t>Comité départemental olympique et sportif (CDOS) de la Mayenne</t>
+  </si>
+  <si>
+    <t>Découverte de la médiation culturelle</t>
+  </si>
+  <si>
+    <t>Pratique sportive avec des personnes en situation de handicap</t>
+  </si>
+  <si>
+    <t>Intelligence artificielle : comprendre, expérimenter et adopter un usage citoyen et responsable</t>
+  </si>
+  <si>
+    <t>Citoyenneté, vie politique et organisation administrative</t>
+  </si>
+  <si>
+    <t>Compréhension des religions et laïcité</t>
+  </si>
+  <si>
+    <t>Justice, droits de l'Homme, discriminations</t>
+  </si>
+  <si>
+    <t>Respect de la différence et lutte contre les discriminations</t>
+  </si>
+  <si>
+    <t>https://framaforms.org/formation-civique-et-citoyenne-2026-2027-inscription-1780918065</t>
+  </si>
+  <si>
+    <t>INSCRIPTION / CONTACT</t>
+  </si>
+  <si>
+    <t>https://www.associations-lpdl.org/index.php/formations/formations-civiques-et-citoyennes-2026-2027</t>
+  </si>
+  <si>
+    <t>https://www.webquest.fr/?mbaction=previsu&amp;id=241175_2026-2027-sarthe-form
+ation-civique-et-citoyenne-coll-hub</t>
+  </si>
+  <si>
+    <t>LIEN INSCRIPTION</t>
   </si>
   <si>
     <t>https://docs.google.com/forms/d/e/1FAIpQLSdlwDAdDSrUalM9UAUlvk5uRWYwk1hMaufCxJt6RDsO6LFSwQ/viewform</t>
   </si>
   <si>
-    <t>Unis Cités</t>
-[...1 lines deleted...]
-  <si>
     <t>https://formation.uniscite.fr/?map=0</t>
   </si>
   <si>
-    <t>Campus Fertile</t>
-[...11 lines deleted...]
-    <t>Bois-de-Céné</t>
+    <t>La Formation civique et citoyenne (FCC) est un temps de rencontre et d’échange de deux jours, proposé aux volontaires du service civique, autour d’un thème d’intérêt général. Chaque volontaire a droit à une FCC au cours de sa mission. Son organisme d’accueil doit lui proposer. Cette formation est prise en charge par l’Etat à hauteur de 100 € par jeune. C'est l’organisme d’accueil qui  perçoit cette somme. Il doit ensuite saisir dans Elisa les volontaires qui ont effectivement participé à une FCC.</t>
+  </si>
+  <si>
+    <t>Les formations listées dans ce calendrier ont été validées par les référents du service civique de la région. Tout volontaire de la région peut s’y inscrire, quand bien même il s’agit d’une formation qui a lieu dans un département différent de celui où il exerce sa mission.</t>
+  </si>
+  <si>
+    <t>Vous pouvez filtrer les différents résultats en cliquant sur les flèches dans chaque catégorie. Ce calendrier répertorie les formations dans les cinq départements de la région</t>
+  </si>
+  <si>
+    <t>CALENDRIER PRÉVISIONNEL DES FORMATIONS CIVIQUES ET CITOYENNES 2026-2027 - PAYS DE LA LOIRE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="[$-F800]dddd\,\ mmmm\ dd\,\ yyyy"/>
   </numFmts>
-  <fonts count="17" x14ac:knownFonts="1">
+  <fonts count="26" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Liberation Sans"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Marianne"/>
       <family val="3"/>
     </font>
     <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Marianne"/>
+      <family val="3"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="Marianne"/>
+      <family val="3"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Marianne"/>
+      <family val="3"/>
+    </font>
+    <font>
       <u/>
       <sz val="10"/>
       <color rgb="FF0563C1"/>
       <name val="Liberation Sans"/>
       <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Marianne"/>
+      <family val="3"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Marianne"/>
       <family val="3"/>
     </font>
     <font>
+      <i/>
+      <sz val="9"/>
+      <color rgb="FF000000"/>
+      <name val="Marianne"/>
+      <family val="3"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color rgb="FF000000"/>
+      <name val="Marianne"/>
+      <family val="3"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FF000000"/>
+      <name val="Marianne"/>
+      <family val="3"/>
+    </font>
+    <font>
       <u/>
       <sz val="10"/>
       <color rgb="FF0563C1"/>
+      <name val="Marianne"/>
+      <family val="3"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color rgb="FF000000"/>
       <name val="Marianne"/>
       <family val="3"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Marianne"/>
       <family val="3"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Liberation Sans"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
@@ -558,291 +693,398 @@
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Liberation Sans"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Marianne"/>
       <family val="3"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="0"/>
       <name val="Marianne"/>
       <family val="3"/>
     </font>
     <font>
-      <sz val="10"/>
-[...1 lines deleted...]
-      <name val="Leelawadee"/>
+      <sz val="8"/>
+      <name val="Liberation Sans"/>
       <family val="2"/>
     </font>
     <font>
+      <i/>
       <sz val="10"/>
-      <color rgb="FF0563C1"/>
-      <name val="Leelawadee"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Liberation Sans"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="23">
+  <fills count="10">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFFF00"/>
+        <fgColor theme="0" tint="-0.34998626667073579"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="7"/>
+        <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="5"/>
-[...17 lines deleted...]
-        <fgColor rgb="FFFFC000"/>
+        <fgColor theme="0"/>
         <bgColor rgb="FFFFC000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FF00B0F0"/>
-        <bgColor rgb="FFFFFF00"/>
+        <fgColor theme="0"/>
+        <bgColor rgb="FFD9E1F2"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="5"/>
-[...11 lines deleted...]
-        <fgColor theme="5"/>
+        <fgColor theme="0"/>
         <bgColor rgb="FFCCCCFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFF6699"/>
-        <bgColor rgb="FFFFFF00"/>
+        <fgColor theme="0"/>
+        <bgColor rgb="FFA9D08E"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="7" tint="0.79998168889431442"/>
-[...41 lines deleted...]
-        <fgColor rgb="FFFFCCCC"/>
+        <fgColor theme="0"/>
         <bgColor rgb="FF9BC2E6"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FF92D050"/>
-[...6 lines deleted...]
-        <bgColor indexed="64"/>
+        <fgColor theme="0"/>
+        <bgColor rgb="FFFF0000"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="20">
+  <borders count="43">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
       <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="medium">
+      <top/>
+      <bottom style="medium">
         <color indexed="64"/>
-      </top>
-      <bottom/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -937,578 +1179,973 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
       <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyBorder="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="162">
+  <cellXfs count="262">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="15" fontId="8" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="15" fontId="8" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="15" fontId="8" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="15" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="15" fontId="8" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="15" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="31" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="164" fontId="8" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="5" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="22" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="22" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="22" fillId="2" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="22" fillId="2" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="6" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="7" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="7" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="7" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="8" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="8" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="9" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="15" fontId="8" fillId="4" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="15" fontId="8" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="17" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="15" fontId="8" fillId="4" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="15" fontId="8" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="15" fontId="8" fillId="5" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="15" fontId="8" fillId="5" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="19" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="15" fontId="8" fillId="6" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="15" fontId="8" fillId="6" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="6" borderId="19" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="15" fontId="8" fillId="7" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="15" fontId="8" fillId="7" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="7" borderId="19" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="7" borderId="19" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="15" fontId="8" fillId="8" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="15" fontId="8" fillId="8" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="8" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="8" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="8" borderId="19" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="15" fontId="8" fillId="9" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="15" fontId="8" fillId="9" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="9" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="9" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="9" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="38" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
-[...41 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="25" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="14" fontId="2" fillId="3" borderId="27" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="3" borderId="28" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="28" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="28" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="28" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="28" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="29" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="3" borderId="30" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="31" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="31" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="31" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="3" borderId="32" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="3" borderId="33" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="33" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="33" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="34" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="8" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="13" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="18" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...351 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Lien hypertexte" xfId="2" xr:uid="{3C8560AF-956F-4C11-A57C-7F012700D396}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 3" xfId="1" xr:uid="{DA37A398-B33D-4530-8C81-BF666BCEAA76}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
+      <color rgb="FF00B0F0"/>
+      <color rgb="FFFFC000"/>
       <color rgb="FFFF6699"/>
       <color rgb="FFFFCCCC"/>
       <color rgb="FF8911BF"/>
       <color rgb="FFFFFFFF"/>
       <color rgb="FFFF99CC"/>
       <color rgb="FFFF0066"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office 2013 – 2022">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1763,3559 +2400,6958 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.helloasso.com/associations/comite-departemental-olympique-et-sportif-de-loire-atlantique" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:animation@fscf49/org" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:blagrue@fol49.org" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/forms/d/e/1FAIpQLSdlwDAdDSrUalM9UAUlvk5uRWYwk1hMaufCxJt6RDsO6LFSwQ/viewform" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:julien.estival@un-pas-de-cote.org" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://collhub-19.webself.net/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/forms/d/e/1FAIpQLSdlwDAdDSrUalM9UAUlvk5uRWYwk1hMaufCxJt6RDsO6LFSwQ/viewform" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/forms/d/e/1FAIpQLSdlwDAdDSrUalM9UAUlvk5uRWYwk1hMaufCxJt6RDsO6LFSwQ/viewform" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://formation.uniscite.fr/?map=0" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.helloasso.com/associations/comite-departemental-olympique-et-sportif-de-loire-atlantique" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.helloasso.com/associations/comite-departemental-olympique-et-sportif-de-loire-atlantique" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:blagrue@fol49.org" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luc.benard@famillesrurales.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.helloasso.com/associations/comite-departemental-olympique-et-sportif-de-loire-atlantique" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:blagrue@fol49.org" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://formation.uniscite.fr/?map=0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/forms/d/e/1FAIpQLSdlwDAdDSrUalM9UAUlvk5uRWYwk1hMaufCxJt6RDsO6LFSwQ/viewform" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/forms/d/e/1FAIpQLSdlwDAdDSrUalM9UAUlvk5uRWYwk1hMaufCxJt6RDsO6LFSwQ/viewform" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/forms/d/e/1FAIpQLSdlwDAdDSrUalM9UAUlvk5uRWYwk1hMaufCxJt6RDsO6LFSwQ/viewform" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.helloasso.com/associations/comite-departemental-olympique-et-sportif-de-loire-atlantique" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.helloasso.com/associations/comite-departemental-olympique-et-sportif-de-loire-atlantique" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ksebsadji@uniscite.fr" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.lemallier@afocal.frL;legeard@afocal.fr" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fal72.org/laligue72/formation-civique-et-citoyenne/formation-pour-une-citoyennete-active/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://formation.uniscite.fr/?map=0" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.helloasso.com/associations/comite-departemental-olympique-et-sportif-de-loire-atlantique" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chloe.bouland@parcourslemonde.org" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fal72.org/laligue72/formation-civique-et-citoyenne/formation-pour-une-citoyennete-active/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/forms/d/e/1FAIpQLSdlwDAdDSrUalM9UAUlvk5uRWYwk1hMaufCxJt6RDsO6LFSwQ/viewform" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.helloasso.com/associations/comite-departemental-olympique-et-sportif-de-loire-atlantique" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.helloasso.com/associations/comite-departemental-olympique-et-sportif-de-loire-atlantique" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.helloasso.com/associations/comite-departemental-olympique-et-sportif-de-loire-atlantique" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ksebsadji@uniscite.fr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.lemallier@afocal.frL;legeard@afocal.fr" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luc.benard@famillesrurales.org" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://collhub-19.webself.net/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/forms/d/e/1FAIpQLSdlwDAdDSrUalM9UAUlvk5uRWYwk1hMaufCxJt6RDsO6LFSwQ/viewform" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://formation.uniscite.fr/?map=0" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.helloasso.com/associations/comite-departemental-olympique-et-sportif-de-loire-atlantique" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:campus-fertile44@mailo.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.helloasso.com/associations/comite-departemental-olympique-et-sportif-de-loire-atlantique" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.helloasso.com/associations/comite-departemental-olympique-et-sportif-de-loire-atlantique" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:animation@fscf49/org" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:blagrue@fol49.org" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://formation.uniscite.fr/?map=0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/forms/d/e/1FAIpQLSdlwDAdDSrUalM9UAUlvk5uRWYwk1hMaufCxJt6RDsO6LFSwQ/viewform" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/forms/d/e/1FAIpQLSdlwDAdDSrUalM9UAUlvk5uRWYwk1hMaufCxJt6RDsO6LFSwQ/viewform" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:julien.estival@un-pas-de-cote.org" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/forms/d/e/1FAIpQLSdlwDAdDSrUalM9UAUlvk5uRWYwk1hMaufCxJt6RDsO6LFSwQ/viewform" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.helloasso.com/associations/comite-departemental-olympique-et-sportif-de-loire-atlantique" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.helloasso.com/associations/comite-departemental-olympique-et-sportif-de-loire-atlantique" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ksebsadji@uniscite.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fal72.org/laligue72/formation-civique-et-citoyenne/formation-pour-une-citoyennete-active/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/forms/d/e/1FAIpQLScjxN3dB0LXZXF5YYr7RvT9Zdh2PJZZXIvVjjpYXpJdoQQHJg/viewform?usp=header" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:blagrue@fol49.org" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.webquest.fr/?mbaction=previsu&amp;id=241175_2026-2027-sarthe-formation-civique-et-citoyenne-coll-hub" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ksebsadji@uniscite.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:blagrue@fol49.org" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/forms/d/e/1FAIpQLScjxN3dB0LXZXF5YYr7RvT9Zdh2PJZZXIvVjjpYXpJdoQQHJg/viewform?usp=header" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luc.benard@famillesrurales.org" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://formation.uniscite.fr/?map=0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.webquest.fr/?mbaction=previsu&amp;id=241175_2026-2027-sarthe-formation-civique-et-citoyenne-coll-hub" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.lemallier@afocal.frL;legeard@afocal.fr" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chloe.bouland@parcourslemonde.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:blagrue@fol49.org" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.webquest.fr/?mbaction=previsu&amp;id=241175_2026-2027-sarthe-formation-civique-et-citoyenne-coll-hub" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:animation@fscf49/org" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://formation.uniscite.fr/?map=0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.webquest.fr/?mbaction=previsu&amp;id=241175_2026-2027-sarthe-formation-civique-et-citoyenne-coll-hub" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.lemallier@afocal.frL;legeard@afocal.fr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.webquest.fr/?mbaction=previsu&amp;id=241175_2026-2027-sarthe-formation-civique-et-citoyenne-coll-hub" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:animation@fscf49/org" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luc.benard@famillesrurales.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://collhub-19.webself.net/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.webquest.fr/?mbaction=previsu&amp;id=241175_2026-2027-sarthe-formation-civique-et-citoyenne-coll-hub" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ksebsadji@uniscite.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:blagrue@fol49.org" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ksebsadji@uniscite.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:blagrue@fol49.org" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luc.benard@famillesrurales.org" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.lemallier@afocal.frL;legeard@afocal.fr" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chloe.bouland@parcourslemonde.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:blagrue@fol49.org" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:animation@fscf49/org" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.lemallier@afocal.frL;legeard@afocal.fr" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:animation@fscf49/org" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luc.benard@famillesrurales.org" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fal72jeunesse@laligue.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:etouchard@uniscite.fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://formation.uniscite.fr/?map=0" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fal72jeunesse@laligue.org" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fal72jeunesse@laligue.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:etouchard@uniscite.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://formation.uniscite.fr/?map=0" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fal72jeunesse@laligue.org" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://collhub-19.webself.net/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/forms/d/e/1FAIpQLScjxN3dB0LXZXF5YYr7RvT9Zdh2PJZZXIvVjjpYXpJdoQQHJg/viewform?usp=header" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fal72jeunesse@laligue.org" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fal72jeunesse@laligue.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:etouchard@uniscite.fr" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fal72jeunesse@laligue.org" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:radiofrequencesille@gmail.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fal72.org/laligue72/formation-civique-et-citoyenne/formation-pour-une-citoyennete-active/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/forms/d/e/1FAIpQLScjxN3dB0LXZXF5YYr7RvT9Zdh2PJZZXIvVjjpYXpJdoQQHJg/viewform?usp=header" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fal72jeunesse@laligue.org" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fal72jeunesse@laligue.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://collhub-19.webself.net/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CC712AF7-02F5-42B2-96C8-495CCCE6685E}">
-  <dimension ref="A1:F176"/>
+  <dimension ref="A1:F160"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A54" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="A12" sqref="A12:XFD86"/>
+    <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <selection activeCell="A3" sqref="A3:E5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="27.140625" style="18" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="60.5703125" style="15" customWidth="1"/>
+    <col min="1" max="2" width="27.85546875" style="113" customWidth="1"/>
+    <col min="3" max="3" width="45.42578125" style="14" customWidth="1"/>
+    <col min="4" max="4" width="42.140625" style="14" customWidth="1"/>
+    <col min="5" max="5" width="23.5703125" style="118" customWidth="1"/>
+    <col min="6" max="6" width="64.7109375" style="29" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="31" t="s">
+      <c r="A1" s="246" t="s">
+        <v>149</v>
+      </c>
+      <c r="B1" s="246"/>
+      <c r="C1" s="246"/>
+      <c r="D1" s="246"/>
+      <c r="E1" s="246"/>
+      <c r="F1" s="114"/>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A2" s="106"/>
+      <c r="B2" s="106"/>
+      <c r="C2" s="25"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="115"/>
+      <c r="F2" s="115"/>
+    </row>
+    <row r="3" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="247" t="s">
+        <v>146</v>
+      </c>
+      <c r="B3" s="247"/>
+      <c r="C3" s="247"/>
+      <c r="D3" s="247"/>
+      <c r="E3" s="247"/>
+      <c r="F3" s="116"/>
+    </row>
+    <row r="4" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="247"/>
+      <c r="B4" s="247"/>
+      <c r="C4" s="247"/>
+      <c r="D4" s="247"/>
+      <c r="E4" s="247"/>
+      <c r="F4" s="116"/>
+    </row>
+    <row r="5" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="247"/>
+      <c r="B5" s="247"/>
+      <c r="C5" s="247"/>
+      <c r="D5" s="247"/>
+      <c r="E5" s="247"/>
+      <c r="F5" s="116"/>
+    </row>
+    <row r="6" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="108"/>
+      <c r="B6" s="107"/>
+      <c r="C6" s="26"/>
+      <c r="D6" s="26"/>
+      <c r="E6" s="116"/>
+      <c r="F6" s="116"/>
+    </row>
+    <row r="7" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="248" t="s">
+        <v>147</v>
+      </c>
+      <c r="B7" s="248"/>
+      <c r="C7" s="248"/>
+      <c r="D7" s="248"/>
+      <c r="E7" s="117"/>
+      <c r="F7" s="117"/>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A8" s="248"/>
+      <c r="B8" s="248"/>
+      <c r="C8" s="248"/>
+      <c r="D8" s="248"/>
+      <c r="E8" s="115"/>
+      <c r="F8" s="115"/>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A9" s="109"/>
+      <c r="B9" s="106"/>
+      <c r="C9" s="25"/>
+      <c r="D9" s="25"/>
+      <c r="E9" s="115"/>
+      <c r="F9" s="115"/>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A10" s="244" t="s">
+        <v>148</v>
+      </c>
+      <c r="B10" s="244"/>
+      <c r="C10" s="244"/>
+      <c r="D10" s="244"/>
+      <c r="E10" s="115"/>
+      <c r="F10" s="115"/>
+    </row>
+    <row r="11" spans="1:6" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="245"/>
+      <c r="B11" s="245"/>
+      <c r="C11" s="245"/>
+      <c r="D11" s="245"/>
+      <c r="E11" s="115"/>
+      <c r="F11" s="115"/>
+    </row>
+    <row r="12" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="103" t="s">
+        <v>25</v>
+      </c>
+      <c r="B12" s="104"/>
+      <c r="C12" s="56" t="s">
+        <v>27</v>
+      </c>
+      <c r="D12" s="57" t="s">
+        <v>26</v>
+      </c>
+      <c r="E12" s="59" t="s">
+        <v>28</v>
+      </c>
+      <c r="F12" s="120" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A13" s="110" t="s">
+        <v>22</v>
+      </c>
+      <c r="B13" s="105" t="s">
+        <v>21</v>
+      </c>
+      <c r="C13" s="58"/>
+      <c r="D13" s="59"/>
+      <c r="E13" s="59"/>
+      <c r="F13" s="60"/>
+    </row>
+    <row r="14" spans="1:6" s="87" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A14" s="94">
+        <v>46286</v>
+      </c>
+      <c r="B14" s="94">
+        <v>46287</v>
+      </c>
+      <c r="C14" s="88" t="s">
+        <v>83</v>
+      </c>
+      <c r="D14" s="89" t="s">
+        <v>84</v>
+      </c>
+      <c r="E14" s="90" t="s">
+        <v>74</v>
+      </c>
+      <c r="F14" s="121" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" s="87" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A15" s="94">
+        <v>46289</v>
+      </c>
+      <c r="B15" s="94">
+        <v>46291</v>
+      </c>
+      <c r="C15" s="88" t="s">
+        <v>72</v>
+      </c>
+      <c r="D15" s="89" t="s">
+        <v>73</v>
+      </c>
+      <c r="E15" s="90" t="s">
+        <v>74</v>
+      </c>
+      <c r="F15" s="121" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" s="87" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A16" s="94">
+        <v>46296</v>
+      </c>
+      <c r="B16" s="94">
+        <v>46297</v>
+      </c>
+      <c r="C16" s="88" t="s">
+        <v>80</v>
+      </c>
+      <c r="D16" s="89" t="s">
+        <v>81</v>
+      </c>
+      <c r="E16" s="90" t="s">
+        <v>74</v>
+      </c>
+      <c r="F16" s="121" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" s="87" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A17" s="94">
+        <v>46300</v>
+      </c>
+      <c r="B17" s="94">
+        <v>46301</v>
+      </c>
+      <c r="C17" s="88" t="s">
+        <v>83</v>
+      </c>
+      <c r="D17" s="89" t="s">
+        <v>84</v>
+      </c>
+      <c r="E17" s="90" t="s">
+        <v>74</v>
+      </c>
+      <c r="F17" s="121" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" s="87" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A18" s="94">
+        <v>46307</v>
+      </c>
+      <c r="B18" s="94">
+        <v>46308</v>
+      </c>
+      <c r="C18" s="88" t="s">
+        <v>72</v>
+      </c>
+      <c r="D18" s="89" t="s">
+        <v>73</v>
+      </c>
+      <c r="E18" s="90" t="s">
+        <v>74</v>
+      </c>
+      <c r="F18" s="121" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" s="87" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A19" s="94">
+        <v>46307</v>
+      </c>
+      <c r="B19" s="94">
+        <v>46308</v>
+      </c>
+      <c r="C19" s="88" t="s">
+        <v>83</v>
+      </c>
+      <c r="D19" s="89" t="s">
+        <v>84</v>
+      </c>
+      <c r="E19" s="90" t="s">
+        <v>74</v>
+      </c>
+      <c r="F19" s="121" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" s="87" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A20" s="94">
+        <v>46310</v>
+      </c>
+      <c r="B20" s="94">
+        <v>46311</v>
+      </c>
+      <c r="C20" s="88" t="s">
+        <v>80</v>
+      </c>
+      <c r="D20" s="89" t="s">
+        <v>81</v>
+      </c>
+      <c r="E20" s="90" t="s">
+        <v>74</v>
+      </c>
+      <c r="F20" s="121" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" s="87" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A21" s="94">
+        <v>46314</v>
+      </c>
+      <c r="B21" s="94">
+        <v>46315</v>
+      </c>
+      <c r="C21" s="88" t="s">
+        <v>83</v>
+      </c>
+      <c r="D21" s="89" t="s">
+        <v>84</v>
+      </c>
+      <c r="E21" s="90" t="s">
+        <v>74</v>
+      </c>
+      <c r="F21" s="121" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" s="87" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A22" s="94">
+        <v>46324</v>
+      </c>
+      <c r="B22" s="94">
+        <v>46325</v>
+      </c>
+      <c r="C22" s="88" t="s">
+        <v>72</v>
+      </c>
+      <c r="D22" s="89" t="s">
+        <v>73</v>
+      </c>
+      <c r="E22" s="90" t="s">
+        <v>102</v>
+      </c>
+      <c r="F22" s="121" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" s="87" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A23" s="94">
+        <v>46328</v>
+      </c>
+      <c r="B23" s="94">
+        <v>46329</v>
+      </c>
+      <c r="C23" s="88" t="s">
+        <v>83</v>
+      </c>
+      <c r="D23" s="89" t="s">
+        <v>84</v>
+      </c>
+      <c r="E23" s="90" t="s">
+        <v>74</v>
+      </c>
+      <c r="F23" s="121" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" s="87" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A24" s="94">
+        <v>46329</v>
+      </c>
+      <c r="B24" s="94">
+        <v>46330</v>
+      </c>
+      <c r="C24" s="88" t="s">
+        <v>80</v>
+      </c>
+      <c r="D24" s="89" t="s">
+        <v>81</v>
+      </c>
+      <c r="E24" s="90" t="s">
+        <v>82</v>
+      </c>
+      <c r="F24" s="121" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" s="87" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A25" s="94">
+        <v>46335</v>
+      </c>
+      <c r="B25" s="94">
+        <v>46336</v>
+      </c>
+      <c r="C25" s="88" t="s">
+        <v>72</v>
+      </c>
+      <c r="D25" s="89" t="s">
+        <v>73</v>
+      </c>
+      <c r="E25" s="90" t="s">
+        <v>74</v>
+      </c>
+      <c r="F25" s="121" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" s="87" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A26" s="94">
+        <v>46335</v>
+      </c>
+      <c r="B26" s="94">
+        <v>46336</v>
+      </c>
+      <c r="C26" s="88" t="s">
+        <v>83</v>
+      </c>
+      <c r="D26" s="89" t="s">
+        <v>84</v>
+      </c>
+      <c r="E26" s="90" t="s">
+        <v>74</v>
+      </c>
+      <c r="F26" s="121" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" s="87" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A27" s="94">
+        <v>46338</v>
+      </c>
+      <c r="B27" s="94">
+        <v>46339</v>
+      </c>
+      <c r="C27" s="88" t="s">
+        <v>80</v>
+      </c>
+      <c r="D27" s="89" t="s">
+        <v>81</v>
+      </c>
+      <c r="E27" s="90" t="s">
+        <v>74</v>
+      </c>
+      <c r="F27" s="121" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" s="87" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A28" s="94">
+        <v>46349</v>
+      </c>
+      <c r="B28" s="94">
+        <v>46350</v>
+      </c>
+      <c r="C28" s="88" t="s">
+        <v>83</v>
+      </c>
+      <c r="D28" s="89" t="s">
+        <v>84</v>
+      </c>
+      <c r="E28" s="90" t="s">
+        <v>74</v>
+      </c>
+      <c r="F28" s="121" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" s="92" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A29" s="94">
+        <v>46352</v>
+      </c>
+      <c r="B29" s="94">
+        <v>46353</v>
+      </c>
+      <c r="C29" s="91" t="s">
+        <v>72</v>
+      </c>
+      <c r="D29" s="89" t="s">
+        <v>73</v>
+      </c>
+      <c r="E29" s="90" t="s">
+        <v>103</v>
+      </c>
+      <c r="F29" s="122" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" s="92" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A30" s="94">
+        <v>46352</v>
+      </c>
+      <c r="B30" s="94">
+        <v>46353</v>
+      </c>
+      <c r="C30" s="91" t="s">
+        <v>80</v>
+      </c>
+      <c r="D30" s="89" t="s">
+        <v>81</v>
+      </c>
+      <c r="E30" s="90" t="s">
+        <v>74</v>
+      </c>
+      <c r="F30" s="122" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" s="92" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A31" s="94">
+        <v>46356</v>
+      </c>
+      <c r="B31" s="94">
+        <v>46357</v>
+      </c>
+      <c r="C31" s="91" t="s">
+        <v>83</v>
+      </c>
+      <c r="D31" s="89" t="s">
+        <v>84</v>
+      </c>
+      <c r="E31" s="90" t="s">
+        <v>74</v>
+      </c>
+      <c r="F31" s="122" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" s="92" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A32" s="94">
+        <v>46359</v>
+      </c>
+      <c r="B32" s="94">
+        <v>46360</v>
+      </c>
+      <c r="C32" s="91" t="s">
+        <v>75</v>
+      </c>
+      <c r="D32" s="89" t="s">
+        <v>76</v>
+      </c>
+      <c r="E32" s="90" t="s">
+        <v>77</v>
+      </c>
+      <c r="F32" s="122" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" s="92" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A33" s="94">
+        <v>46359</v>
+      </c>
+      <c r="B33" s="94">
+        <v>46360</v>
+      </c>
+      <c r="C33" s="91" t="s">
+        <v>80</v>
+      </c>
+      <c r="D33" s="89" t="s">
+        <v>81</v>
+      </c>
+      <c r="E33" s="90" t="s">
+        <v>74</v>
+      </c>
+      <c r="F33" s="122" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" s="92" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A34" s="94">
+        <v>46363</v>
+      </c>
+      <c r="B34" s="94">
+        <v>46364</v>
+      </c>
+      <c r="C34" s="91" t="s">
+        <v>72</v>
+      </c>
+      <c r="D34" s="89" t="s">
+        <v>73</v>
+      </c>
+      <c r="E34" s="90" t="s">
+        <v>74</v>
+      </c>
+      <c r="F34" s="122" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" s="92" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A35" s="94">
+        <v>46363</v>
+      </c>
+      <c r="B35" s="94">
+        <v>46364</v>
+      </c>
+      <c r="C35" s="91" t="s">
+        <v>83</v>
+      </c>
+      <c r="D35" s="89" t="s">
+        <v>84</v>
+      </c>
+      <c r="E35" s="90" t="s">
+        <v>74</v>
+      </c>
+      <c r="F35" s="122" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" s="92" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A36" s="94">
+        <v>46370</v>
+      </c>
+      <c r="B36" s="94">
+        <v>46371</v>
+      </c>
+      <c r="C36" s="91" t="s">
+        <v>83</v>
+      </c>
+      <c r="D36" s="89" t="s">
+        <v>84</v>
+      </c>
+      <c r="E36" s="90" t="s">
+        <v>74</v>
+      </c>
+      <c r="F36" s="122" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" s="92" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A37" s="94">
+        <v>46373</v>
+      </c>
+      <c r="B37" s="94">
+        <v>46374</v>
+      </c>
+      <c r="C37" s="91" t="s">
+        <v>72</v>
+      </c>
+      <c r="D37" s="89" t="s">
+        <v>73</v>
+      </c>
+      <c r="E37" s="90" t="s">
+        <v>74</v>
+      </c>
+      <c r="F37" s="122" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" s="92" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A38" s="94">
+        <v>46373</v>
+      </c>
+      <c r="B38" s="94">
+        <v>46374</v>
+      </c>
+      <c r="C38" s="91" t="s">
+        <v>80</v>
+      </c>
+      <c r="D38" s="89" t="s">
+        <v>81</v>
+      </c>
+      <c r="E38" s="90" t="s">
+        <v>74</v>
+      </c>
+      <c r="F38" s="122" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" s="92" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A39" s="94">
+        <v>46394</v>
+      </c>
+      <c r="B39" s="94">
+        <v>46395</v>
+      </c>
+      <c r="C39" s="91" t="s">
+        <v>72</v>
+      </c>
+      <c r="D39" s="89" t="s">
+        <v>73</v>
+      </c>
+      <c r="E39" s="90" t="s">
+        <v>74</v>
+      </c>
+      <c r="F39" s="122" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" s="92" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A40" s="94">
+        <v>46394</v>
+      </c>
+      <c r="B40" s="94">
+        <v>46395</v>
+      </c>
+      <c r="C40" s="91" t="s">
+        <v>80</v>
+      </c>
+      <c r="D40" s="89" t="s">
+        <v>81</v>
+      </c>
+      <c r="E40" s="90" t="s">
+        <v>74</v>
+      </c>
+      <c r="F40" s="122" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" s="92" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A41" s="94">
+        <v>46398</v>
+      </c>
+      <c r="B41" s="94">
+        <v>46399</v>
+      </c>
+      <c r="C41" s="91" t="s">
+        <v>83</v>
+      </c>
+      <c r="D41" s="89" t="s">
+        <v>84</v>
+      </c>
+      <c r="E41" s="90" t="s">
+        <v>74</v>
+      </c>
+      <c r="F41" s="122" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" s="92" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A42" s="94">
+        <v>46408</v>
+      </c>
+      <c r="B42" s="94">
+        <v>46409</v>
+      </c>
+      <c r="C42" s="91" t="s">
+        <v>80</v>
+      </c>
+      <c r="D42" s="89" t="s">
+        <v>81</v>
+      </c>
+      <c r="E42" s="90" t="s">
+        <v>74</v>
+      </c>
+      <c r="F42" s="122" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" s="92" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A43" s="94">
+        <v>46412</v>
+      </c>
+      <c r="B43" s="94">
+        <v>46413</v>
+      </c>
+      <c r="C43" s="91" t="s">
+        <v>72</v>
+      </c>
+      <c r="D43" s="89" t="s">
+        <v>73</v>
+      </c>
+      <c r="E43" s="90" t="s">
+        <v>74</v>
+      </c>
+      <c r="F43" s="122" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" s="92" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A44" s="94">
+        <v>46412</v>
+      </c>
+      <c r="B44" s="94">
+        <v>46413</v>
+      </c>
+      <c r="C44" s="91" t="s">
+        <v>83</v>
+      </c>
+      <c r="D44" s="89" t="s">
+        <v>84</v>
+      </c>
+      <c r="E44" s="90" t="s">
+        <v>104</v>
+      </c>
+      <c r="F44" s="122" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" s="92" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A45" s="94">
+        <v>46426</v>
+      </c>
+      <c r="B45" s="94">
+        <v>46427</v>
+      </c>
+      <c r="C45" s="91" t="s">
+        <v>72</v>
+      </c>
+      <c r="D45" s="89" t="s">
+        <v>73</v>
+      </c>
+      <c r="E45" s="90" t="s">
+        <v>74</v>
+      </c>
+      <c r="F45" s="122" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" s="92" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A46" s="94">
+        <v>46426</v>
+      </c>
+      <c r="B46" s="94">
+        <v>46427</v>
+      </c>
+      <c r="C46" s="91" t="s">
+        <v>83</v>
+      </c>
+      <c r="D46" s="89" t="s">
+        <v>84</v>
+      </c>
+      <c r="E46" s="90" t="s">
+        <v>74</v>
+      </c>
+      <c r="F46" s="122" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" s="92" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A47" s="94">
+        <v>46427</v>
+      </c>
+      <c r="B47" s="94">
+        <v>46428</v>
+      </c>
+      <c r="C47" s="91" t="s">
+        <v>80</v>
+      </c>
+      <c r="D47" s="89" t="s">
+        <v>81</v>
+      </c>
+      <c r="E47" s="90" t="s">
+        <v>82</v>
+      </c>
+      <c r="F47" s="122" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" s="92" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A48" s="94">
+        <v>46433</v>
+      </c>
+      <c r="B48" s="94">
+        <v>46434</v>
+      </c>
+      <c r="C48" s="91" t="s">
+        <v>83</v>
+      </c>
+      <c r="D48" s="89" t="s">
+        <v>84</v>
+      </c>
+      <c r="E48" s="90" t="s">
+        <v>74</v>
+      </c>
+      <c r="F48" s="122" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" s="92" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A49" s="94">
+        <v>46436</v>
+      </c>
+      <c r="B49" s="94">
+        <v>46437</v>
+      </c>
+      <c r="C49" s="91" t="s">
+        <v>80</v>
+      </c>
+      <c r="D49" s="89" t="s">
+        <v>81</v>
+      </c>
+      <c r="E49" s="90" t="s">
+        <v>74</v>
+      </c>
+      <c r="F49" s="122" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" s="92" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A50" s="94">
+        <v>46440</v>
+      </c>
+      <c r="B50" s="94">
+        <v>46441</v>
+      </c>
+      <c r="C50" s="91" t="s">
+        <v>72</v>
+      </c>
+      <c r="D50" s="89" t="s">
+        <v>73</v>
+      </c>
+      <c r="E50" s="90" t="s">
+        <v>74</v>
+      </c>
+      <c r="F50" s="122" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" s="92" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A51" s="94">
+        <v>46440</v>
+      </c>
+      <c r="B51" s="94">
+        <v>46441</v>
+      </c>
+      <c r="C51" s="91" t="s">
+        <v>83</v>
+      </c>
+      <c r="D51" s="89" t="s">
+        <v>84</v>
+      </c>
+      <c r="E51" s="90" t="s">
+        <v>74</v>
+      </c>
+      <c r="F51" s="122" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" s="92" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A52" s="94">
+        <v>46454</v>
+      </c>
+      <c r="B52" s="94">
+        <v>46455</v>
+      </c>
+      <c r="C52" s="91" t="s">
+        <v>72</v>
+      </c>
+      <c r="D52" s="89" t="s">
+        <v>73</v>
+      </c>
+      <c r="E52" s="90" t="s">
+        <v>74</v>
+      </c>
+      <c r="F52" s="122" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" s="92" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A53" s="94">
+        <v>46454</v>
+      </c>
+      <c r="B53" s="94">
+        <v>46427</v>
+      </c>
+      <c r="C53" s="91" t="s">
+        <v>83</v>
+      </c>
+      <c r="D53" s="89" t="s">
+        <v>84</v>
+      </c>
+      <c r="E53" s="90" t="s">
+        <v>74</v>
+      </c>
+      <c r="F53" s="122" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" s="92" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A54" s="94">
+        <v>46461</v>
+      </c>
+      <c r="B54" s="94">
+        <v>46462</v>
+      </c>
+      <c r="C54" s="91" t="s">
+        <v>83</v>
+      </c>
+      <c r="D54" s="89" t="s">
+        <v>84</v>
+      </c>
+      <c r="E54" s="90" t="s">
+        <v>74</v>
+      </c>
+      <c r="F54" s="122" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" s="92" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A55" s="94">
+        <v>46485</v>
+      </c>
+      <c r="B55" s="94">
+        <v>46486</v>
+      </c>
+      <c r="C55" s="91" t="s">
+        <v>75</v>
+      </c>
+      <c r="D55" s="89" t="s">
+        <v>78</v>
+      </c>
+      <c r="E55" s="90" t="s">
+        <v>79</v>
+      </c>
+      <c r="F55" s="122" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" s="92" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A56" s="94">
+        <v>46485</v>
+      </c>
+      <c r="B56" s="94">
+        <v>46486</v>
+      </c>
+      <c r="C56" s="91" t="s">
+        <v>80</v>
+      </c>
+      <c r="D56" s="89" t="s">
+        <v>81</v>
+      </c>
+      <c r="E56" s="90" t="s">
+        <v>74</v>
+      </c>
+      <c r="F56" s="122" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" s="92" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A57" s="94">
+        <v>46492</v>
+      </c>
+      <c r="B57" s="94">
+        <v>46493</v>
+      </c>
+      <c r="C57" s="91" t="s">
+        <v>72</v>
+      </c>
+      <c r="D57" s="89" t="s">
+        <v>73</v>
+      </c>
+      <c r="E57" s="90" t="s">
+        <v>74</v>
+      </c>
+      <c r="F57" s="122" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" s="92" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A58" s="94">
+        <v>46496</v>
+      </c>
+      <c r="B58" s="94">
+        <v>46497</v>
+      </c>
+      <c r="C58" s="91" t="s">
+        <v>83</v>
+      </c>
+      <c r="D58" s="89" t="s">
+        <v>84</v>
+      </c>
+      <c r="E58" s="90" t="s">
+        <v>74</v>
+      </c>
+      <c r="F58" s="122" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" s="92" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A59" s="94">
+        <v>46518</v>
+      </c>
+      <c r="B59" s="94">
+        <v>46519</v>
+      </c>
+      <c r="C59" s="91" t="s">
+        <v>80</v>
+      </c>
+      <c r="D59" s="89" t="s">
+        <v>81</v>
+      </c>
+      <c r="E59" s="90" t="s">
+        <v>82</v>
+      </c>
+      <c r="F59" s="122" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" s="92" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A60" s="94">
+        <v>46520</v>
+      </c>
+      <c r="B60" s="94">
+        <v>46521</v>
+      </c>
+      <c r="C60" s="91" t="s">
+        <v>72</v>
+      </c>
+      <c r="D60" s="89" t="s">
+        <v>73</v>
+      </c>
+      <c r="E60" s="90" t="s">
+        <v>74</v>
+      </c>
+      <c r="F60" s="122" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" s="92" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A61" s="94">
+        <v>46527</v>
+      </c>
+      <c r="B61" s="94">
+        <v>46528</v>
+      </c>
+      <c r="C61" s="91" t="s">
+        <v>80</v>
+      </c>
+      <c r="D61" s="89" t="s">
+        <v>81</v>
+      </c>
+      <c r="E61" s="90" t="s">
+        <v>74</v>
+      </c>
+      <c r="F61" s="122" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" s="92" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A62" s="94">
+        <v>46548</v>
+      </c>
+      <c r="B62" s="94">
+        <v>46549</v>
+      </c>
+      <c r="C62" s="91" t="s">
+        <v>80</v>
+      </c>
+      <c r="D62" s="89" t="s">
+        <v>81</v>
+      </c>
+      <c r="E62" s="90" t="s">
+        <v>74</v>
+      </c>
+      <c r="F62" s="122" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" s="92" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A63" s="94">
+        <v>46569</v>
+      </c>
+      <c r="B63" s="94">
+        <v>46570</v>
+      </c>
+      <c r="C63" s="91" t="s">
+        <v>80</v>
+      </c>
+      <c r="D63" s="89" t="s">
+        <v>81</v>
+      </c>
+      <c r="E63" s="90" t="s">
+        <v>74</v>
+      </c>
+      <c r="F63" s="122" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" s="93" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A64" s="123">
+        <v>46302</v>
+      </c>
+      <c r="B64" s="123">
+        <v>46303</v>
+      </c>
+      <c r="C64" s="124" t="s">
+        <v>32</v>
+      </c>
+      <c r="D64" s="125" t="s">
+        <v>101</v>
+      </c>
+      <c r="E64" s="125" t="s">
+        <v>34</v>
+      </c>
+      <c r="F64" s="126" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" s="93" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A65" s="123">
+        <v>46519</v>
+      </c>
+      <c r="B65" s="123">
+        <v>46520</v>
+      </c>
+      <c r="C65" s="124" t="s">
+        <v>32</v>
+      </c>
+      <c r="D65" s="125" t="s">
+        <v>71</v>
+      </c>
+      <c r="E65" s="125" t="s">
+        <v>34</v>
+      </c>
+      <c r="F65" s="126" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" s="93" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A66" s="127">
+        <v>46338</v>
+      </c>
+      <c r="B66" s="127">
+        <v>46339</v>
+      </c>
+      <c r="C66" s="128" t="s">
+        <v>37</v>
+      </c>
+      <c r="D66" s="129" t="s">
+        <v>39</v>
+      </c>
+      <c r="E66" s="128" t="s">
+        <v>40</v>
+      </c>
+      <c r="F66" s="130" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" s="93" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A67" s="127">
+        <v>46120</v>
+      </c>
+      <c r="B67" s="127">
+        <v>46121</v>
+      </c>
+      <c r="C67" s="128" t="s">
+        <v>37</v>
+      </c>
+      <c r="D67" s="129" t="s">
+        <v>39</v>
+      </c>
+      <c r="E67" s="128" t="s">
+        <v>40</v>
+      </c>
+      <c r="F67" s="130" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" s="93" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A68" s="131">
+        <v>46300</v>
+      </c>
+      <c r="B68" s="131">
+        <v>46301</v>
+      </c>
+      <c r="C68" s="132" t="s">
+        <v>42</v>
+      </c>
+      <c r="D68" s="133" t="s">
+        <v>44</v>
+      </c>
+      <c r="E68" s="132" t="s">
+        <v>45</v>
+      </c>
+      <c r="F68" s="134" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" s="93" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A69" s="131">
+        <v>46331</v>
+      </c>
+      <c r="B69" s="131">
+        <v>46332</v>
+      </c>
+      <c r="C69" s="132" t="s">
+        <v>42</v>
+      </c>
+      <c r="D69" s="133" t="s">
+        <v>44</v>
+      </c>
+      <c r="E69" s="132" t="s">
+        <v>45</v>
+      </c>
+      <c r="F69" s="134" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" s="93" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A70" s="131">
+        <v>46349</v>
+      </c>
+      <c r="B70" s="131">
+        <v>46350</v>
+      </c>
+      <c r="C70" s="132" t="s">
+        <v>42</v>
+      </c>
+      <c r="D70" s="133" t="s">
+        <v>44</v>
+      </c>
+      <c r="E70" s="132" t="s">
+        <v>45</v>
+      </c>
+      <c r="F70" s="134" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" s="93" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A71" s="131">
+        <v>46373</v>
+      </c>
+      <c r="B71" s="131">
+        <v>46374</v>
+      </c>
+      <c r="C71" s="132" t="s">
+        <v>42</v>
+      </c>
+      <c r="D71" s="133" t="s">
+        <v>44</v>
+      </c>
+      <c r="E71" s="132" t="s">
+        <v>45</v>
+      </c>
+      <c r="F71" s="134" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" s="93" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A72" s="131">
+        <v>46405</v>
+      </c>
+      <c r="B72" s="131">
+        <v>46406</v>
+      </c>
+      <c r="C72" s="132" t="s">
+        <v>42</v>
+      </c>
+      <c r="D72" s="133" t="s">
+        <v>44</v>
+      </c>
+      <c r="E72" s="132" t="s">
+        <v>45</v>
+      </c>
+      <c r="F72" s="134" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" s="93" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A73" s="131">
+        <v>46433</v>
+      </c>
+      <c r="B73" s="131">
+        <v>46434</v>
+      </c>
+      <c r="C73" s="132" t="s">
+        <v>42</v>
+      </c>
+      <c r="D73" s="133" t="s">
+        <v>44</v>
+      </c>
+      <c r="E73" s="132" t="s">
+        <v>45</v>
+      </c>
+      <c r="F73" s="134" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" s="93" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A74" s="131">
+        <v>46461</v>
+      </c>
+      <c r="B74" s="131">
+        <v>46462</v>
+      </c>
+      <c r="C74" s="132" t="s">
+        <v>42</v>
+      </c>
+      <c r="D74" s="133" t="s">
+        <v>44</v>
+      </c>
+      <c r="E74" s="132" t="s">
+        <v>45</v>
+      </c>
+      <c r="F74" s="134" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" s="93" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A75" s="131">
+        <v>46489</v>
+      </c>
+      <c r="B75" s="131">
+        <v>46490</v>
+      </c>
+      <c r="C75" s="132" t="s">
+        <v>42</v>
+      </c>
+      <c r="D75" s="133" t="s">
+        <v>44</v>
+      </c>
+      <c r="E75" s="132" t="s">
+        <v>45</v>
+      </c>
+      <c r="F75" s="134" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" s="93" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A76" s="131">
+        <v>46531</v>
+      </c>
+      <c r="B76" s="131">
+        <v>46532</v>
+      </c>
+      <c r="C76" s="132" t="s">
+        <v>42</v>
+      </c>
+      <c r="D76" s="133" t="s">
+        <v>44</v>
+      </c>
+      <c r="E76" s="132" t="s">
+        <v>45</v>
+      </c>
+      <c r="F76" s="134" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" s="93" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A77" s="131">
+        <v>46559</v>
+      </c>
+      <c r="B77" s="131">
+        <v>46560</v>
+      </c>
+      <c r="C77" s="132" t="s">
+        <v>42</v>
+      </c>
+      <c r="D77" s="133" t="s">
+        <v>44</v>
+      </c>
+      <c r="E77" s="132" t="s">
+        <v>45</v>
+      </c>
+      <c r="F77" s="134" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" s="93" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A78" s="135">
+        <v>46344</v>
+      </c>
+      <c r="B78" s="135">
+        <v>46345</v>
+      </c>
+      <c r="C78" s="136" t="s">
+        <v>47</v>
+      </c>
+      <c r="D78" s="136" t="s">
+        <v>52</v>
+      </c>
+      <c r="E78" s="137" t="s">
+        <v>53</v>
+      </c>
+      <c r="F78" s="138" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" s="93" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A79" s="135">
+        <v>46363</v>
+      </c>
+      <c r="B79" s="135">
+        <v>46364</v>
+      </c>
+      <c r="C79" s="136" t="s">
+        <v>47</v>
+      </c>
+      <c r="D79" s="136" t="s">
+        <v>48</v>
+      </c>
+      <c r="E79" s="137" t="s">
+        <v>55</v>
+      </c>
+      <c r="F79" s="139" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" s="93" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A80" s="135">
+        <v>46413</v>
+      </c>
+      <c r="B80" s="135">
+        <v>46414</v>
+      </c>
+      <c r="C80" s="136" t="s">
+        <v>47</v>
+      </c>
+      <c r="D80" s="136" t="s">
+        <v>52</v>
+      </c>
+      <c r="E80" s="137" t="s">
+        <v>56</v>
+      </c>
+      <c r="F80" s="138" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6" s="93" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A81" s="135">
+        <v>46469</v>
+      </c>
+      <c r="B81" s="135">
+        <v>46470</v>
+      </c>
+      <c r="C81" s="136" t="s">
+        <v>47</v>
+      </c>
+      <c r="D81" s="136" t="s">
+        <v>48</v>
+      </c>
+      <c r="E81" s="137" t="s">
+        <v>57</v>
+      </c>
+      <c r="F81" s="139" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" s="93" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A82" s="135">
+        <v>46526</v>
+      </c>
+      <c r="B82" s="135">
+        <v>46527</v>
+      </c>
+      <c r="C82" s="136" t="s">
+        <v>47</v>
+      </c>
+      <c r="D82" s="136" t="s">
+        <v>48</v>
+      </c>
+      <c r="E82" s="137" t="s">
+        <v>49</v>
+      </c>
+      <c r="F82" s="139" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" s="93" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A83" s="135">
+        <v>46293</v>
+      </c>
+      <c r="B83" s="135">
+        <v>46294</v>
+      </c>
+      <c r="C83" s="90" t="s">
+        <v>100</v>
+      </c>
+      <c r="D83" s="89" t="s">
+        <v>99</v>
+      </c>
+      <c r="E83" s="89" t="s">
+        <v>59</v>
+      </c>
+      <c r="F83" s="89" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" s="93" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A84" s="135">
+        <v>46422</v>
+      </c>
+      <c r="B84" s="135">
+        <v>46423</v>
+      </c>
+      <c r="C84" s="90" t="s">
+        <v>100</v>
+      </c>
+      <c r="D84" s="89" t="s">
+        <v>122</v>
+      </c>
+      <c r="E84" s="89" t="s">
+        <v>59</v>
+      </c>
+      <c r="F84" s="89" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" s="93" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A85" s="140">
+        <v>46457</v>
+      </c>
+      <c r="B85" s="140">
+        <v>46458</v>
+      </c>
+      <c r="C85" s="141" t="s">
+        <v>61</v>
+      </c>
+      <c r="D85" s="142" t="s">
+        <v>63</v>
+      </c>
+      <c r="E85" s="142" t="s">
+        <v>64</v>
+      </c>
+      <c r="F85" s="143" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" s="93" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A86" s="144">
+        <v>46310</v>
+      </c>
+      <c r="B86" s="144">
+        <v>46311</v>
+      </c>
+      <c r="C86" s="145" t="s">
+        <v>66</v>
+      </c>
+      <c r="D86" s="146" t="s">
+        <v>68</v>
+      </c>
+      <c r="E86" s="147" t="s">
+        <v>69</v>
+      </c>
+      <c r="F86" s="148" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6" s="93" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A87" s="144">
+        <v>46335</v>
+      </c>
+      <c r="B87" s="144">
+        <v>46336</v>
+      </c>
+      <c r="C87" s="145" t="s">
+        <v>66</v>
+      </c>
+      <c r="D87" s="146" t="s">
+        <v>68</v>
+      </c>
+      <c r="E87" s="147" t="s">
+        <v>69</v>
+      </c>
+      <c r="F87" s="148" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" s="93" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A88" s="144">
+        <v>46342</v>
+      </c>
+      <c r="B88" s="144">
+        <v>46343</v>
+      </c>
+      <c r="C88" s="145" t="s">
+        <v>66</v>
+      </c>
+      <c r="D88" s="146" t="s">
+        <v>68</v>
+      </c>
+      <c r="E88" s="147" t="s">
+        <v>69</v>
+      </c>
+      <c r="F88" s="148" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" s="93" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A89" s="144">
+        <v>46359</v>
+      </c>
+      <c r="B89" s="144">
+        <v>46360</v>
+      </c>
+      <c r="C89" s="145" t="s">
+        <v>66</v>
+      </c>
+      <c r="D89" s="146" t="s">
+        <v>68</v>
+      </c>
+      <c r="E89" s="147" t="s">
+        <v>69</v>
+      </c>
+      <c r="F89" s="148" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" s="93" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A90" s="144">
+        <v>46370</v>
+      </c>
+      <c r="B90" s="144">
+        <v>46371</v>
+      </c>
+      <c r="C90" s="145" t="s">
+        <v>66</v>
+      </c>
+      <c r="D90" s="146" t="s">
+        <v>68</v>
+      </c>
+      <c r="E90" s="147" t="s">
+        <v>69</v>
+      </c>
+      <c r="F90" s="148" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" s="93" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A91" s="144">
+        <v>46377</v>
+      </c>
+      <c r="B91" s="144">
+        <v>46378</v>
+      </c>
+      <c r="C91" s="145" t="s">
+        <v>66</v>
+      </c>
+      <c r="D91" s="146" t="s">
+        <v>68</v>
+      </c>
+      <c r="E91" s="147" t="s">
+        <v>69</v>
+      </c>
+      <c r="F91" s="148" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6" s="93" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A92" s="144">
+        <v>46398</v>
+      </c>
+      <c r="B92" s="144">
+        <v>46399</v>
+      </c>
+      <c r="C92" s="145" t="s">
+        <v>66</v>
+      </c>
+      <c r="D92" s="146" t="s">
+        <v>68</v>
+      </c>
+      <c r="E92" s="147" t="s">
+        <v>69</v>
+      </c>
+      <c r="F92" s="148" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6" s="93" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A93" s="144">
+        <v>46415</v>
+      </c>
+      <c r="B93" s="144">
+        <v>46416</v>
+      </c>
+      <c r="C93" s="145" t="s">
+        <v>66</v>
+      </c>
+      <c r="D93" s="146" t="s">
+        <v>68</v>
+      </c>
+      <c r="E93" s="147" t="s">
+        <v>69</v>
+      </c>
+      <c r="F93" s="148" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6" s="93" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A94" s="144">
+        <v>46419</v>
+      </c>
+      <c r="B94" s="144">
+        <v>46420</v>
+      </c>
+      <c r="C94" s="145" t="s">
+        <v>66</v>
+      </c>
+      <c r="D94" s="146" t="s">
+        <v>68</v>
+      </c>
+      <c r="E94" s="147" t="s">
+        <v>69</v>
+      </c>
+      <c r="F94" s="148" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6" s="93" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A95" s="144">
+        <v>46429</v>
+      </c>
+      <c r="B95" s="144">
+        <v>46430</v>
+      </c>
+      <c r="C95" s="145" t="s">
+        <v>66</v>
+      </c>
+      <c r="D95" s="146" t="s">
+        <v>68</v>
+      </c>
+      <c r="E95" s="147" t="s">
+        <v>69</v>
+      </c>
+      <c r="F95" s="148" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6" s="93" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A96" s="144">
+        <v>46454</v>
+      </c>
+      <c r="B96" s="144">
+        <v>46455</v>
+      </c>
+      <c r="C96" s="145" t="s">
+        <v>66</v>
+      </c>
+      <c r="D96" s="146" t="s">
+        <v>68</v>
+      </c>
+      <c r="E96" s="147" t="s">
+        <v>69</v>
+      </c>
+      <c r="F96" s="148" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6" s="93" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A97" s="144">
+        <v>46482</v>
+      </c>
+      <c r="B97" s="144">
+        <v>46483</v>
+      </c>
+      <c r="C97" s="145" t="s">
+        <v>66</v>
+      </c>
+      <c r="D97" s="146" t="s">
+        <v>68</v>
+      </c>
+      <c r="E97" s="147" t="s">
+        <v>69</v>
+      </c>
+      <c r="F97" s="148" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6" s="93" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A98" s="144">
+        <v>46517</v>
+      </c>
+      <c r="B98" s="144">
+        <v>46518</v>
+      </c>
+      <c r="C98" s="145" t="s">
+        <v>66</v>
+      </c>
+      <c r="D98" s="146" t="s">
+        <v>68</v>
+      </c>
+      <c r="E98" s="147" t="s">
+        <v>69</v>
+      </c>
+      <c r="F98" s="148" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6" s="93" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A99" s="144">
+        <v>46545</v>
+      </c>
+      <c r="B99" s="144">
+        <v>46546</v>
+      </c>
+      <c r="C99" s="145" t="s">
+        <v>66</v>
+      </c>
+      <c r="D99" s="146" t="s">
+        <v>68</v>
+      </c>
+      <c r="E99" s="147" t="s">
+        <v>69</v>
+      </c>
+      <c r="F99" s="148" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6" s="93" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A100" s="144">
+        <v>46573</v>
+      </c>
+      <c r="B100" s="144">
+        <v>46574</v>
+      </c>
+      <c r="C100" s="145" t="s">
+        <v>66</v>
+      </c>
+      <c r="D100" s="146" t="s">
+        <v>68</v>
+      </c>
+      <c r="E100" s="147" t="s">
+        <v>69</v>
+      </c>
+      <c r="F100" s="148" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6" s="93" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A101" s="94">
+        <v>46307</v>
+      </c>
+      <c r="B101" s="94">
+        <v>46308</v>
+      </c>
+      <c r="C101" s="89" t="s">
+        <v>125</v>
+      </c>
+      <c r="D101" s="89" t="s">
+        <v>123</v>
+      </c>
+      <c r="E101" s="90" t="s">
+        <v>29</v>
+      </c>
+      <c r="F101" s="149" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6" s="93" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A102" s="94">
+        <v>46307</v>
+      </c>
+      <c r="B102" s="94">
+        <v>46308</v>
+      </c>
+      <c r="C102" s="89" t="s">
+        <v>30</v>
+      </c>
+      <c r="D102" s="89" t="s">
+        <v>124</v>
+      </c>
+      <c r="E102" s="90" t="s">
+        <v>29</v>
+      </c>
+      <c r="F102" s="149" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6" s="93" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A103" s="94">
+        <v>46316</v>
+      </c>
+      <c r="B103" s="94">
+        <v>46317</v>
+      </c>
+      <c r="C103" s="89" t="s">
+        <v>126</v>
+      </c>
+      <c r="D103" s="89" t="s">
+        <v>127</v>
+      </c>
+      <c r="E103" s="90" t="s">
+        <v>29</v>
+      </c>
+      <c r="F103" s="149" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6" s="93" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A104" s="94">
+        <v>46335</v>
+      </c>
+      <c r="B104" s="94">
+        <v>46336</v>
+      </c>
+      <c r="C104" s="89" t="s">
+        <v>30</v>
+      </c>
+      <c r="D104" s="89" t="s">
+        <v>129</v>
+      </c>
+      <c r="E104" s="90" t="s">
+        <v>29</v>
+      </c>
+      <c r="F104" s="149" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6" s="93" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A105" s="94">
+        <v>46335</v>
+      </c>
+      <c r="B105" s="94">
+        <v>46336</v>
+      </c>
+      <c r="C105" s="89" t="s">
+        <v>131</v>
+      </c>
+      <c r="D105" s="89" t="s">
+        <v>130</v>
+      </c>
+      <c r="E105" s="90" t="s">
+        <v>29</v>
+      </c>
+      <c r="F105" s="149" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6" s="93" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A106" s="94">
+        <v>46358</v>
+      </c>
+      <c r="B106" s="94">
+        <v>46359</v>
+      </c>
+      <c r="C106" s="89" t="s">
+        <v>30</v>
+      </c>
+      <c r="D106" s="89" t="s">
+        <v>132</v>
+      </c>
+      <c r="E106" s="90" t="s">
+        <v>29</v>
+      </c>
+      <c r="F106" s="149" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6" s="93" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A107" s="94">
+        <v>46365</v>
+      </c>
+      <c r="B107" s="94">
+        <v>46366</v>
+      </c>
+      <c r="C107" s="89" t="s">
+        <v>30</v>
+      </c>
+      <c r="D107" s="89" t="s">
+        <v>133</v>
+      </c>
+      <c r="E107" s="90" t="s">
+        <v>29</v>
+      </c>
+      <c r="F107" s="149" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6" s="93" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A108" s="94">
+        <v>46394</v>
+      </c>
+      <c r="B108" s="94">
+        <v>46395</v>
+      </c>
+      <c r="C108" s="89" t="s">
+        <v>30</v>
+      </c>
+      <c r="D108" s="89" t="s">
+        <v>134</v>
+      </c>
+      <c r="E108" s="90" t="s">
+        <v>29</v>
+      </c>
+      <c r="F108" s="149" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="109" spans="1:6" s="93" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A109" s="94">
+        <v>46394</v>
+      </c>
+      <c r="B109" s="94">
+        <v>46395</v>
+      </c>
+      <c r="C109" s="89" t="s">
+        <v>126</v>
+      </c>
+      <c r="D109" s="89" t="s">
+        <v>135</v>
+      </c>
+      <c r="E109" s="90" t="s">
+        <v>29</v>
+      </c>
+      <c r="F109" s="149" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="110" spans="1:6" s="93" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A110" s="94">
+        <v>46405</v>
+      </c>
+      <c r="B110" s="94">
+        <v>46406</v>
+      </c>
+      <c r="C110" s="89" t="s">
+        <v>131</v>
+      </c>
+      <c r="D110" s="89" t="s">
+        <v>130</v>
+      </c>
+      <c r="E110" s="90" t="s">
+        <v>29</v>
+      </c>
+      <c r="F110" s="149" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="111" spans="1:6" s="93" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A111" s="94">
+        <v>46436</v>
+      </c>
+      <c r="B111" s="94">
+        <v>46437</v>
+      </c>
+      <c r="C111" s="89" t="s">
+        <v>126</v>
+      </c>
+      <c r="D111" s="89" t="s">
+        <v>136</v>
+      </c>
+      <c r="E111" s="90" t="s">
+        <v>29</v>
+      </c>
+      <c r="F111" s="149" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="112" spans="1:6" s="93" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A112" s="94">
+        <v>46461</v>
+      </c>
+      <c r="B112" s="94">
+        <v>46462</v>
+      </c>
+      <c r="C112" s="89" t="s">
+        <v>131</v>
+      </c>
+      <c r="D112" s="89" t="s">
+        <v>130</v>
+      </c>
+      <c r="E112" s="90" t="s">
+        <v>29</v>
+      </c>
+      <c r="F112" s="149" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6" s="93" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A113" s="94">
+        <v>46482</v>
+      </c>
+      <c r="B113" s="94">
+        <v>46483</v>
+      </c>
+      <c r="C113" s="89" t="s">
+        <v>126</v>
+      </c>
+      <c r="D113" s="89" t="s">
+        <v>137</v>
+      </c>
+      <c r="E113" s="90" t="s">
+        <v>29</v>
+      </c>
+      <c r="F113" s="149" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6" s="93" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A114" s="94">
+        <v>46518</v>
+      </c>
+      <c r="B114" s="94">
+        <v>46519</v>
+      </c>
+      <c r="C114" s="89" t="s">
+        <v>30</v>
+      </c>
+      <c r="D114" s="89" t="s">
+        <v>138</v>
+      </c>
+      <c r="E114" s="90" t="s">
+        <v>29</v>
+      </c>
+      <c r="F114" s="149" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6" s="93" customFormat="1" ht="110.25" x14ac:dyDescent="0.2">
+      <c r="A115" s="111">
+        <v>46308</v>
+      </c>
+      <c r="B115" s="111">
+        <v>46309</v>
+      </c>
+      <c r="C115" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="D115" s="96" t="s">
+        <v>106</v>
+      </c>
+      <c r="E115" s="150" t="s">
+        <v>112</v>
+      </c>
+      <c r="F115" s="97" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6" s="93" customFormat="1" ht="110.25" x14ac:dyDescent="0.2">
+      <c r="A116" s="111">
+        <v>46343</v>
+      </c>
+      <c r="B116" s="111">
+        <v>46344</v>
+      </c>
+      <c r="C116" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="D116" s="96" t="s">
+        <v>106</v>
+      </c>
+      <c r="E116" s="150" t="s">
+        <v>112</v>
+      </c>
+      <c r="F116" s="97" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6" s="93" customFormat="1" ht="110.25" x14ac:dyDescent="0.2">
+      <c r="A117" s="111">
+        <v>46364</v>
+      </c>
+      <c r="B117" s="111">
+        <v>46365</v>
+      </c>
+      <c r="C117" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="D117" s="96" t="s">
+        <v>106</v>
+      </c>
+      <c r="E117" s="150" t="s">
+        <v>112</v>
+      </c>
+      <c r="F117" s="97" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6" s="93" customFormat="1" ht="110.25" x14ac:dyDescent="0.2">
+      <c r="A118" s="111">
+        <v>46406</v>
+      </c>
+      <c r="B118" s="111">
+        <v>46407</v>
+      </c>
+      <c r="C118" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="D118" s="96" t="s">
+        <v>106</v>
+      </c>
+      <c r="E118" s="150" t="s">
+        <v>112</v>
+      </c>
+      <c r="F118" s="97" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6" s="93" customFormat="1" ht="110.25" x14ac:dyDescent="0.2">
+      <c r="A119" s="111" t="s">
+        <v>105</v>
+      </c>
+      <c r="B119" s="111">
+        <v>46421</v>
+      </c>
+      <c r="C119" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="D119" s="96" t="s">
+        <v>106</v>
+      </c>
+      <c r="E119" s="150" t="s">
+        <v>112</v>
+      </c>
+      <c r="F119" s="97" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6" s="93" customFormat="1" ht="110.25" x14ac:dyDescent="0.2">
+      <c r="A120" s="111">
+        <v>46469</v>
+      </c>
+      <c r="B120" s="111">
+        <v>46470</v>
+      </c>
+      <c r="C120" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="D120" s="96" t="s">
+        <v>106</v>
+      </c>
+      <c r="E120" s="150" t="s">
+        <v>112</v>
+      </c>
+      <c r="F120" s="97" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6" s="93" customFormat="1" ht="110.25" x14ac:dyDescent="0.2">
+      <c r="A121" s="111">
+        <v>46497</v>
+      </c>
+      <c r="B121" s="111">
+        <v>46498</v>
+      </c>
+      <c r="C121" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="D121" s="96" t="s">
+        <v>106</v>
+      </c>
+      <c r="E121" s="150" t="s">
+        <v>112</v>
+      </c>
+      <c r="F121" s="97" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6" s="93" customFormat="1" ht="110.25" x14ac:dyDescent="0.2">
+      <c r="A122" s="111">
+        <v>46518</v>
+      </c>
+      <c r="B122" s="111">
+        <v>46519</v>
+      </c>
+      <c r="C122" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="D122" s="96" t="s">
+        <v>106</v>
+      </c>
+      <c r="E122" s="150" t="s">
+        <v>112</v>
+      </c>
+      <c r="F122" s="97" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="123" spans="1:6" s="93" customFormat="1" ht="110.25" x14ac:dyDescent="0.2">
+      <c r="A123" s="111">
+        <v>46546</v>
+      </c>
+      <c r="B123" s="111">
+        <v>46547</v>
+      </c>
+      <c r="C123" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="D123" s="96" t="s">
+        <v>106</v>
+      </c>
+      <c r="E123" s="150" t="s">
+        <v>112</v>
+      </c>
+      <c r="F123" s="97" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="124" spans="1:6" s="93" customFormat="1" ht="157.5" x14ac:dyDescent="0.2">
+      <c r="A124" s="111">
+        <v>46303</v>
+      </c>
+      <c r="B124" s="111">
+        <v>46304</v>
+      </c>
+      <c r="C124" s="95" t="s">
+        <v>17</v>
+      </c>
+      <c r="D124" s="96" t="s">
         <v>107</v>
       </c>
-      <c r="B1" s="19"/>
-[...3 lines deleted...]
-      <c r="F1" s="138" t="s">
+      <c r="E124" s="95" t="s">
+        <v>15</v>
+      </c>
+      <c r="F124" s="98" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="125" spans="1:6" s="93" customFormat="1" ht="157.5" x14ac:dyDescent="0.2">
+      <c r="A125" s="111">
+        <v>46331</v>
+      </c>
+      <c r="B125" s="111">
+        <v>46332</v>
+      </c>
+      <c r="C125" s="95" t="s">
+        <v>17</v>
+      </c>
+      <c r="D125" s="96" t="s">
+        <v>107</v>
+      </c>
+      <c r="E125" s="95" t="s">
+        <v>15</v>
+      </c>
+      <c r="F125" s="98" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="126" spans="1:6" s="93" customFormat="1" ht="157.5" x14ac:dyDescent="0.2">
+      <c r="A126" s="111">
+        <v>46370</v>
+      </c>
+      <c r="B126" s="111">
+        <v>46371</v>
+      </c>
+      <c r="C126" s="95" t="s">
+        <v>17</v>
+      </c>
+      <c r="D126" s="96" t="s">
+        <v>107</v>
+      </c>
+      <c r="E126" s="95" t="s">
+        <v>15</v>
+      </c>
+      <c r="F126" s="98" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="127" spans="1:6" s="93" customFormat="1" ht="157.5" x14ac:dyDescent="0.2">
+      <c r="A127" s="111">
+        <v>46394</v>
+      </c>
+      <c r="B127" s="111">
+        <v>46395</v>
+      </c>
+      <c r="C127" s="95" t="s">
+        <v>17</v>
+      </c>
+      <c r="D127" s="96" t="s">
+        <v>107</v>
+      </c>
+      <c r="E127" s="95" t="s">
+        <v>15</v>
+      </c>
+      <c r="F127" s="98" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="128" spans="1:6" s="93" customFormat="1" ht="157.5" x14ac:dyDescent="0.2">
+      <c r="A128" s="111">
+        <v>46426</v>
+      </c>
+      <c r="B128" s="111">
+        <v>46427</v>
+      </c>
+      <c r="C128" s="95" t="s">
+        <v>17</v>
+      </c>
+      <c r="D128" s="96" t="s">
+        <v>107</v>
+      </c>
+      <c r="E128" s="95" t="s">
+        <v>15</v>
+      </c>
+      <c r="F128" s="98" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="129" spans="1:6" s="93" customFormat="1" ht="157.5" x14ac:dyDescent="0.2">
+      <c r="A129" s="111">
+        <v>46461</v>
+      </c>
+      <c r="B129" s="111">
+        <v>46462</v>
+      </c>
+      <c r="C129" s="95" t="s">
+        <v>17</v>
+      </c>
+      <c r="D129" s="96" t="s">
+        <v>107</v>
+      </c>
+      <c r="E129" s="95" t="s">
+        <v>15</v>
+      </c>
+      <c r="F129" s="98" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="130" spans="1:6" s="93" customFormat="1" ht="157.5" x14ac:dyDescent="0.2">
+      <c r="A130" s="111">
+        <v>46489</v>
+      </c>
+      <c r="B130" s="111">
+        <v>46490</v>
+      </c>
+      <c r="C130" s="95" t="s">
+        <v>17</v>
+      </c>
+      <c r="D130" s="96" t="s">
+        <v>107</v>
+      </c>
+      <c r="E130" s="95" t="s">
+        <v>15</v>
+      </c>
+      <c r="F130" s="98" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="131" spans="1:6" s="93" customFormat="1" ht="157.5" x14ac:dyDescent="0.2">
+      <c r="A131" s="111">
+        <v>46527</v>
+      </c>
+      <c r="B131" s="111">
+        <v>46528</v>
+      </c>
+      <c r="C131" s="95" t="s">
+        <v>17</v>
+      </c>
+      <c r="D131" s="96" t="s">
+        <v>107</v>
+      </c>
+      <c r="E131" s="95" t="s">
+        <v>15</v>
+      </c>
+      <c r="F131" s="98" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="132" spans="1:6" s="93" customFormat="1" ht="157.5" x14ac:dyDescent="0.2">
+      <c r="A132" s="111">
+        <v>46552</v>
+      </c>
+      <c r="B132" s="111">
+        <v>46553</v>
+      </c>
+      <c r="C132" s="95" t="s">
+        <v>17</v>
+      </c>
+      <c r="D132" s="96" t="s">
+        <v>107</v>
+      </c>
+      <c r="E132" s="95" t="s">
+        <v>15</v>
+      </c>
+      <c r="F132" s="98" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="133" spans="1:6" s="93" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A133" s="111">
+        <v>46345</v>
+      </c>
+      <c r="B133" s="112">
+        <v>46346</v>
+      </c>
+      <c r="C133" s="95" t="s">
+        <v>11</v>
+      </c>
+      <c r="D133" s="99" t="s">
+        <v>108</v>
+      </c>
+      <c r="E133" s="95" t="s">
         <v>110</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      <c r="F2" s="39" t="s">
+      <c r="F133" s="100" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="134" spans="1:6" s="93" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A134" s="111">
+        <v>46366</v>
+      </c>
+      <c r="B134" s="111">
+        <v>46367</v>
+      </c>
+      <c r="C134" s="95" t="s">
+        <v>11</v>
+      </c>
+      <c r="D134" s="99" t="s">
+        <v>108</v>
+      </c>
+      <c r="E134" s="95" t="s">
+        <v>110</v>
+      </c>
+      <c r="F134" s="100" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="135" spans="1:6" s="93" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A135" s="111">
+        <v>46415</v>
+      </c>
+      <c r="B135" s="111">
+        <v>46416</v>
+      </c>
+      <c r="C135" s="95" t="s">
+        <v>11</v>
+      </c>
+      <c r="D135" s="99" t="s">
+        <v>109</v>
+      </c>
+      <c r="E135" s="95" t="s">
+        <v>110</v>
+      </c>
+      <c r="F135" s="100" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="136" spans="1:6" s="93" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A136" s="111">
+        <v>46429</v>
+      </c>
+      <c r="B136" s="111">
+        <v>46430</v>
+      </c>
+      <c r="C136" s="95" t="s">
+        <v>11</v>
+      </c>
+      <c r="D136" s="99" t="s">
+        <v>108</v>
+      </c>
+      <c r="E136" s="95" t="s">
+        <v>110</v>
+      </c>
+      <c r="F136" s="100" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="137" spans="1:6" s="93" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A137" s="111">
+        <v>46464</v>
+      </c>
+      <c r="B137" s="111">
+        <v>46465</v>
+      </c>
+      <c r="C137" s="95" t="s">
+        <v>11</v>
+      </c>
+      <c r="D137" s="99" t="s">
+        <v>108</v>
+      </c>
+      <c r="E137" s="95" t="s">
+        <v>110</v>
+      </c>
+      <c r="F137" s="100" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="138" spans="1:6" s="93" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A138" s="111">
+        <v>46541</v>
+      </c>
+      <c r="B138" s="111">
+        <v>46542</v>
+      </c>
+      <c r="C138" s="95" t="s">
+        <v>11</v>
+      </c>
+      <c r="D138" s="99" t="s">
+        <v>109</v>
+      </c>
+      <c r="E138" s="95" t="s">
+        <v>110</v>
+      </c>
+      <c r="F138" s="100" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="139" spans="1:6" s="93" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A139" s="111">
+        <v>46338</v>
+      </c>
+      <c r="B139" s="111">
+        <v>46339</v>
+      </c>
+      <c r="C139" s="95" t="s">
+        <v>8</v>
+      </c>
+      <c r="D139" s="99" t="s">
+        <v>6</v>
+      </c>
+      <c r="E139" s="95" t="s">
+        <v>5</v>
+      </c>
+      <c r="F139" s="97" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="140" spans="1:6" s="93" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A140" s="111">
+        <v>46401</v>
+      </c>
+      <c r="B140" s="111">
+        <v>46402</v>
+      </c>
+      <c r="C140" s="95" t="s">
+        <v>8</v>
+      </c>
+      <c r="D140" s="99" t="s">
+        <v>6</v>
+      </c>
+      <c r="E140" s="95" t="s">
+        <v>5</v>
+      </c>
+      <c r="F140" s="97" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="141" spans="1:6" s="93" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A141" s="111">
+        <v>46436</v>
+      </c>
+      <c r="B141" s="111">
+        <v>46437</v>
+      </c>
+      <c r="C141" s="95" t="s">
+        <v>8</v>
+      </c>
+      <c r="D141" s="99" t="s">
+        <v>6</v>
+      </c>
+      <c r="E141" s="95" t="s">
+        <v>5</v>
+      </c>
+      <c r="F141" s="97" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="142" spans="1:6" s="93" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A142" s="111">
+        <v>46471</v>
+      </c>
+      <c r="B142" s="111">
+        <v>46472</v>
+      </c>
+      <c r="C142" s="95" t="s">
+        <v>8</v>
+      </c>
+      <c r="D142" s="99" t="s">
+        <v>6</v>
+      </c>
+      <c r="E142" s="95" t="s">
+        <v>5</v>
+      </c>
+      <c r="F142" s="97" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="143" spans="1:6" s="93" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A143" s="111">
+        <v>46359</v>
+      </c>
+      <c r="B143" s="112">
+        <v>46360</v>
+      </c>
+      <c r="C143" s="95" t="s">
+        <v>98</v>
+      </c>
+      <c r="D143" s="99" t="s">
+        <v>1</v>
+      </c>
+      <c r="E143" s="95" t="s">
+        <v>0</v>
+      </c>
+      <c r="F143" s="100" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="144" spans="1:6" s="93" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A144" s="111">
+        <v>46422</v>
+      </c>
+      <c r="B144" s="112">
+        <v>46423</v>
+      </c>
+      <c r="C144" s="95" t="s">
+        <v>98</v>
+      </c>
+      <c r="D144" s="99" t="s">
+        <v>1</v>
+      </c>
+      <c r="E144" s="95" t="s">
+        <v>0</v>
+      </c>
+      <c r="F144" s="100" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="145" spans="1:6" s="93" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A145" s="111">
+        <v>46457</v>
+      </c>
+      <c r="B145" s="112">
+        <v>46458</v>
+      </c>
+      <c r="C145" s="95" t="s">
+        <v>98</v>
+      </c>
+      <c r="D145" s="99" t="s">
+        <v>1</v>
+      </c>
+      <c r="E145" s="95" t="s">
+        <v>0</v>
+      </c>
+      <c r="F145" s="100" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="146" spans="1:6" s="93" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A146" s="94">
+        <v>46309</v>
+      </c>
+      <c r="B146" s="94">
+        <v>46310</v>
+      </c>
+      <c r="C146" s="101" t="s">
+        <v>113</v>
+      </c>
+      <c r="D146" s="102" t="s">
+        <v>84</v>
+      </c>
+      <c r="E146" s="102" t="s">
+        <v>114</v>
+      </c>
+      <c r="F146" s="119" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="147" spans="1:6" s="93" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A147" s="94">
+        <v>46329</v>
+      </c>
+      <c r="B147" s="94">
+        <v>46330</v>
+      </c>
+      <c r="C147" s="101" t="s">
+        <v>113</v>
+      </c>
+      <c r="D147" s="102" t="s">
+        <v>84</v>
+      </c>
+      <c r="E147" s="102" t="s">
+        <v>114</v>
+      </c>
+      <c r="F147" s="119" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="148" spans="1:6" s="93" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A148" s="94">
+        <v>46349</v>
+      </c>
+      <c r="B148" s="94">
+        <v>46350</v>
+      </c>
+      <c r="C148" s="101" t="s">
+        <v>113</v>
+      </c>
+      <c r="D148" s="102" t="s">
+        <v>84</v>
+      </c>
+      <c r="E148" s="102" t="s">
+        <v>114</v>
+      </c>
+      <c r="F148" s="119" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="149" spans="1:6" s="93" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A149" s="94">
+        <v>46366</v>
+      </c>
+      <c r="B149" s="94">
+        <v>46367</v>
+      </c>
+      <c r="C149" s="101" t="s">
+        <v>115</v>
+      </c>
+      <c r="D149" s="102" t="s">
+        <v>116</v>
+      </c>
+      <c r="E149" s="102" t="s">
+        <v>117</v>
+      </c>
+      <c r="F149" s="119" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="150" spans="1:6" s="93" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A150" s="94">
+        <v>46370</v>
+      </c>
+      <c r="B150" s="94">
+        <v>46371</v>
+      </c>
+      <c r="C150" s="101" t="s">
+        <v>113</v>
+      </c>
+      <c r="D150" s="102" t="s">
+        <v>84</v>
+      </c>
+      <c r="E150" s="102" t="s">
+        <v>114</v>
+      </c>
+      <c r="F150" s="119" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="151" spans="1:6" s="93" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A151" s="94">
+        <v>46400</v>
+      </c>
+      <c r="B151" s="94" t="s">
         <v>118</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="34" t="s">
+      <c r="C151" s="101" t="s">
+        <v>113</v>
+      </c>
+      <c r="D151" s="102" t="s">
+        <v>84</v>
+      </c>
+      <c r="E151" s="102" t="s">
+        <v>114</v>
+      </c>
+      <c r="F151" s="119" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="152" spans="1:6" s="93" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A152" s="94">
+        <v>46415</v>
+      </c>
+      <c r="B152" s="94">
+        <v>46416</v>
+      </c>
+      <c r="C152" s="101" t="s">
+        <v>115</v>
+      </c>
+      <c r="D152" s="102" t="s">
+        <v>116</v>
+      </c>
+      <c r="E152" s="102" t="s">
+        <v>119</v>
+      </c>
+      <c r="F152" s="119" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="153" spans="1:6" s="93" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A153" s="94" t="s">
+        <v>120</v>
+      </c>
+      <c r="B153" s="94">
+        <v>46420</v>
+      </c>
+      <c r="C153" s="101" t="s">
+        <v>113</v>
+      </c>
+      <c r="D153" s="102" t="s">
+        <v>84</v>
+      </c>
+      <c r="E153" s="102" t="s">
+        <v>121</v>
+      </c>
+      <c r="F153" s="119" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="154" spans="1:6" s="93" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A154" s="94">
+        <v>46441</v>
+      </c>
+      <c r="B154" s="94">
+        <v>46442</v>
+      </c>
+      <c r="C154" s="101" t="s">
+        <v>113</v>
+      </c>
+      <c r="D154" s="102" t="s">
+        <v>84</v>
+      </c>
+      <c r="E154" s="102" t="s">
+        <v>114</v>
+      </c>
+      <c r="F154" s="119" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="155" spans="1:6" s="93" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A155" s="94">
+        <v>46457</v>
+      </c>
+      <c r="B155" s="94">
+        <v>46458</v>
+      </c>
+      <c r="C155" s="101" t="s">
+        <v>115</v>
+      </c>
+      <c r="D155" s="102" t="s">
+        <v>116</v>
+      </c>
+      <c r="E155" s="102" t="s">
+        <v>117</v>
+      </c>
+      <c r="F155" s="119" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="156" spans="1:6" s="93" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A156" s="94">
+        <v>46471</v>
+      </c>
+      <c r="B156" s="94">
+        <v>46472</v>
+      </c>
+      <c r="C156" s="101" t="s">
+        <v>113</v>
+      </c>
+      <c r="D156" s="102" t="s">
+        <v>84</v>
+      </c>
+      <c r="E156" s="102" t="s">
+        <v>114</v>
+      </c>
+      <c r="F156" s="119" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="157" spans="1:6" s="93" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A157" s="94">
+        <v>46489</v>
+      </c>
+      <c r="B157" s="94">
+        <v>46490</v>
+      </c>
+      <c r="C157" s="101" t="s">
+        <v>113</v>
+      </c>
+      <c r="D157" s="102" t="s">
+        <v>84</v>
+      </c>
+      <c r="E157" s="102" t="s">
+        <v>114</v>
+      </c>
+      <c r="F157" s="119" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="158" spans="1:6" s="93" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A158" s="94">
+        <v>46526</v>
+      </c>
+      <c r="B158" s="94">
+        <v>46527</v>
+      </c>
+      <c r="C158" s="101" t="s">
+        <v>113</v>
+      </c>
+      <c r="D158" s="102" t="s">
+        <v>84</v>
+      </c>
+      <c r="E158" s="102" t="s">
+        <v>114</v>
+      </c>
+      <c r="F158" s="119" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="159" spans="1:6" s="93" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A159" s="94">
+        <v>46545</v>
+      </c>
+      <c r="B159" s="94">
+        <v>46546</v>
+      </c>
+      <c r="C159" s="101" t="s">
+        <v>113</v>
+      </c>
+      <c r="D159" s="102" t="s">
+        <v>84</v>
+      </c>
+      <c r="E159" s="102" t="s">
+        <v>114</v>
+      </c>
+      <c r="F159" s="119" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="160" spans="1:6" s="93" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A160" s="94">
+        <v>46573</v>
+      </c>
+      <c r="B160" s="94">
+        <v>46574</v>
+      </c>
+      <c r="C160" s="101" t="s">
+        <v>113</v>
+      </c>
+      <c r="D160" s="102" t="s">
+        <v>84</v>
+      </c>
+      <c r="E160" s="102" t="s">
+        <v>114</v>
+      </c>
+      <c r="F160" s="119" t="s">
+        <v>144</v>
+      </c>
+    </row>
+  </sheetData>
+  <autoFilter ref="A12:F13" xr:uid="{CC712AF7-02F5-42B2-96C8-495CCCE6685E}"/>
+  <mergeCells count="4">
+    <mergeCell ref="A10:D11"/>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="A3:E5"/>
+    <mergeCell ref="A7:D8"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="F64" r:id="rId1" xr:uid="{4D584155-0C01-468A-BC37-4172E2B92C55}"/>
+    <hyperlink ref="F66" r:id="rId2" xr:uid="{F33B5E70-A48C-4845-8A0A-FC504214E080}"/>
+    <hyperlink ref="F68" r:id="rId3" xr:uid="{8173F47E-7AA8-426D-B3E2-846E19CA1258}"/>
+    <hyperlink ref="F78" r:id="rId4" xr:uid="{A8B3B117-68AB-415D-BCB2-5D2A43D8E621}"/>
+    <hyperlink ref="F80" r:id="rId5" xr:uid="{D9568B65-0760-44BF-8BE7-3478AB9FCA78}"/>
+    <hyperlink ref="F85" r:id="rId6" xr:uid="{B7020E45-A7AE-41C9-9FA5-A7DE2027EB75}"/>
+    <hyperlink ref="F86" r:id="rId7" xr:uid="{87ACF158-857A-43B3-B229-ECB23796CEC8}"/>
+    <hyperlink ref="F87" r:id="rId8" xr:uid="{9905E09F-1690-40C5-9C94-B5D804D56A70}"/>
+    <hyperlink ref="F67" r:id="rId9" xr:uid="{2852177F-45B6-4827-867D-2DC91A09EE99}"/>
+    <hyperlink ref="F65" r:id="rId10" xr:uid="{052DDA87-C675-4880-9C5F-C271602D1348}"/>
+    <hyperlink ref="F69:F73" r:id="rId11" display="blagrue@fol49.org" xr:uid="{CC5BB85F-B1FF-4319-942B-A486608368FD}"/>
+    <hyperlink ref="F74:F77" r:id="rId12" display="blagrue@fol49.org" xr:uid="{2E088DAA-97C0-4FD0-96C7-AE6A94D3409D}"/>
+    <hyperlink ref="F115:F123" r:id="rId13" display="https://fal72.org/laligue72/formation-civique-et-citoyenne/formation-pour-une-citoyennete-active/" xr:uid="{098B1994-269D-470A-82C7-40F55594C698}"/>
+    <hyperlink ref="F134:F138" r:id="rId14" display="https://collhub-19.webself.net/" xr:uid="{A087B4F6-2520-4050-B8C6-0FC7E6794C8A}"/>
+    <hyperlink ref="F125:F132" r:id="rId15" display="https://formation.uniscite.fr/?map=0 / " xr:uid="{9AD46ED6-9F73-4267-A6BB-75A0E8C1F4FF}"/>
+    <hyperlink ref="F124" r:id="rId16" xr:uid="{BC6BB8DE-3A74-4C40-BE17-C5D94784E1C8}"/>
+    <hyperlink ref="F143" r:id="rId17" xr:uid="{A0B3B8B5-1301-4592-A8AA-AD29BFFD1D7E}"/>
+    <hyperlink ref="F144:F145" r:id="rId18" display="https://docs.google.com/forms/d/e/1FAIpQLScjxN3dB0LXZXF5YYr7RvT9Zdh2PJZZXIvVjjpYXpJdoQQHJg/viewform?usp=header" xr:uid="{1B902A4E-BEEF-4B0D-8864-DC3A08BDAEE2}"/>
+    <hyperlink ref="F133" r:id="rId19" xr:uid="{39654103-D9C2-4CCC-9EA7-4E1714E2BF17}"/>
+    <hyperlink ref="F134" r:id="rId20" xr:uid="{1B7501A3-307D-4100-BEE8-AAAD32D341F1}"/>
+    <hyperlink ref="F135" r:id="rId21" xr:uid="{74EE810F-1E63-422C-BF67-AF183E4B5A85}"/>
+    <hyperlink ref="F136" r:id="rId22" xr:uid="{1790B02B-1A29-4EDC-B386-1C519D68B252}"/>
+    <hyperlink ref="F137" r:id="rId23" xr:uid="{63648042-725B-47FC-9FF2-FB76B5D77237}"/>
+    <hyperlink ref="F138" r:id="rId24" xr:uid="{A6452DD2-54F0-414B-92C3-FBBD622D0D24}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId25"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{85E74349-AD19-4627-A18B-64FBBD75B0A4}">
+  <dimension ref="A1:G62"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="2" width="11.42578125" style="15"/>
+    <col min="3" max="3" width="37.85546875" style="15" customWidth="1"/>
+    <col min="4" max="4" width="28.42578125" style="15" customWidth="1"/>
+    <col min="5" max="5" width="13.140625" style="15" customWidth="1"/>
+    <col min="6" max="6" width="61.85546875" style="16" customWidth="1"/>
+    <col min="7" max="16384" width="11.42578125" style="15"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7" ht="33" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="43" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="41"/>
+    </row>
+    <row r="3" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="44" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="44" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="44" t="s">
+        <v>93</v>
+      </c>
+      <c r="B5" s="45"/>
+      <c r="C5" s="45"/>
+      <c r="D5" s="45"/>
+      <c r="E5" s="45"/>
+      <c r="F5" s="45"/>
+    </row>
+    <row r="6" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="44"/>
+      <c r="B6" s="8"/>
+      <c r="C6" s="8"/>
+      <c r="D6" s="9"/>
+      <c r="E6" s="8"/>
+      <c r="F6" s="9"/>
+    </row>
+    <row r="7" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="46" t="s">
+        <v>94</v>
+      </c>
+      <c r="B7" s="47"/>
+      <c r="C7" s="47"/>
+      <c r="D7" s="47"/>
+      <c r="E7" s="47"/>
+      <c r="F7" s="47"/>
+    </row>
+    <row r="8" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="42" t="s">
+        <v>89</v>
+      </c>
+      <c r="B8" s="48"/>
+      <c r="C8" s="48"/>
+      <c r="D8" s="48"/>
+      <c r="E8" s="48"/>
+      <c r="F8" s="48"/>
+    </row>
+    <row r="9" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="42"/>
+      <c r="B9" s="48"/>
+      <c r="C9" s="48"/>
+      <c r="D9" s="48"/>
+      <c r="E9" s="48"/>
+      <c r="F9" s="48"/>
+    </row>
+    <row r="10" spans="1:7" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="F10" s="15"/>
+    </row>
+    <row r="11" spans="1:7" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="B11" s="54"/>
+      <c r="C11" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="D11" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="E11" s="23" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="52" t="s">
+        <v>22</v>
+      </c>
+      <c r="B12" s="55" t="s">
+        <v>21</v>
+      </c>
+      <c r="C12" s="24"/>
+      <c r="D12" s="53"/>
+      <c r="E12" s="53"/>
+    </row>
+    <row r="13" spans="1:7" s="66" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A13" s="61">
+        <v>46286</v>
+      </c>
+      <c r="B13" s="62">
+        <v>46287</v>
+      </c>
+      <c r="C13" s="63" t="s">
+        <v>83</v>
+      </c>
+      <c r="D13" s="64" t="s">
+        <v>84</v>
+      </c>
+      <c r="E13" s="65" t="s">
+        <v>74</v>
+      </c>
+      <c r="G13" s="67"/>
+    </row>
+    <row r="14" spans="1:7" s="66" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A14" s="68">
+        <v>46289</v>
+      </c>
+      <c r="B14" s="69">
+        <v>46291</v>
+      </c>
+      <c r="C14" s="70" t="s">
+        <v>72</v>
+      </c>
+      <c r="D14" s="71" t="s">
+        <v>73</v>
+      </c>
+      <c r="E14" s="72" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" s="66" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A15" s="68">
+        <v>46296</v>
+      </c>
+      <c r="B15" s="69">
+        <v>46297</v>
+      </c>
+      <c r="C15" s="70" t="s">
+        <v>80</v>
+      </c>
+      <c r="D15" s="71" t="s">
+        <v>81</v>
+      </c>
+      <c r="E15" s="72" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" s="66" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A16" s="68">
+        <v>46300</v>
+      </c>
+      <c r="B16" s="69">
+        <v>46301</v>
+      </c>
+      <c r="C16" s="70" t="s">
+        <v>83</v>
+      </c>
+      <c r="D16" s="71" t="s">
+        <v>84</v>
+      </c>
+      <c r="E16" s="72" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" s="66" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A17" s="68">
+        <v>46307</v>
+      </c>
+      <c r="B17" s="69">
+        <v>46308</v>
+      </c>
+      <c r="C17" s="70" t="s">
+        <v>72</v>
+      </c>
+      <c r="D17" s="71" t="s">
+        <v>73</v>
+      </c>
+      <c r="E17" s="72" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" s="66" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A18" s="68">
+        <v>46307</v>
+      </c>
+      <c r="B18" s="69">
+        <v>46308</v>
+      </c>
+      <c r="C18" s="70" t="s">
+        <v>83</v>
+      </c>
+      <c r="D18" s="71" t="s">
+        <v>84</v>
+      </c>
+      <c r="E18" s="72" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" s="66" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A19" s="68">
+        <v>46310</v>
+      </c>
+      <c r="B19" s="69">
+        <v>46311</v>
+      </c>
+      <c r="C19" s="70" t="s">
+        <v>80</v>
+      </c>
+      <c r="D19" s="71" t="s">
+        <v>81</v>
+      </c>
+      <c r="E19" s="72" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" s="66" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A20" s="68">
+        <v>46314</v>
+      </c>
+      <c r="B20" s="69">
+        <v>46315</v>
+      </c>
+      <c r="C20" s="70" t="s">
+        <v>83</v>
+      </c>
+      <c r="D20" s="71" t="s">
+        <v>84</v>
+      </c>
+      <c r="E20" s="72" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" s="66" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A21" s="68">
+        <v>46324</v>
+      </c>
+      <c r="B21" s="69">
+        <v>46325</v>
+      </c>
+      <c r="C21" s="70" t="s">
+        <v>72</v>
+      </c>
+      <c r="D21" s="71" t="s">
+        <v>73</v>
+      </c>
+      <c r="E21" s="72" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" s="66" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A22" s="68">
+        <v>46328</v>
+      </c>
+      <c r="B22" s="69">
+        <v>46329</v>
+      </c>
+      <c r="C22" s="70" t="s">
+        <v>83</v>
+      </c>
+      <c r="D22" s="71" t="s">
+        <v>84</v>
+      </c>
+      <c r="E22" s="72" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" s="66" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A23" s="68">
+        <v>46329</v>
+      </c>
+      <c r="B23" s="69">
+        <v>46330</v>
+      </c>
+      <c r="C23" s="70" t="s">
+        <v>80</v>
+      </c>
+      <c r="D23" s="71" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="72" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" s="66" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A24" s="68">
+        <v>46335</v>
+      </c>
+      <c r="B24" s="69">
+        <v>46336</v>
+      </c>
+      <c r="C24" s="70" t="s">
+        <v>72</v>
+      </c>
+      <c r="D24" s="71" t="s">
+        <v>73</v>
+      </c>
+      <c r="E24" s="72" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" s="66" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A25" s="68">
+        <v>46335</v>
+      </c>
+      <c r="B25" s="69">
+        <v>46336</v>
+      </c>
+      <c r="C25" s="70" t="s">
+        <v>83</v>
+      </c>
+      <c r="D25" s="71" t="s">
+        <v>84</v>
+      </c>
+      <c r="E25" s="72" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" s="66" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A26" s="68">
+        <v>46338</v>
+      </c>
+      <c r="B26" s="69">
+        <v>46339</v>
+      </c>
+      <c r="C26" s="70" t="s">
+        <v>80</v>
+      </c>
+      <c r="D26" s="71" t="s">
+        <v>81</v>
+      </c>
+      <c r="E26" s="72" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" s="66" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A27" s="68">
+        <v>46349</v>
+      </c>
+      <c r="B27" s="69">
+        <v>46350</v>
+      </c>
+      <c r="C27" s="70" t="s">
+        <v>83</v>
+      </c>
+      <c r="D27" s="71" t="s">
+        <v>84</v>
+      </c>
+      <c r="E27" s="72" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" s="77" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A28" s="73">
+        <v>46352</v>
+      </c>
+      <c r="B28" s="74">
+        <v>46353</v>
+      </c>
+      <c r="C28" s="75" t="s">
+        <v>72</v>
+      </c>
+      <c r="D28" s="71" t="s">
+        <v>73</v>
+      </c>
+      <c r="E28" s="72" t="s">
         <v>103</v>
       </c>
-      <c r="B3" s="20"/>
-[...8 lines deleted...]
-      <c r="A4" s="34" t="s">
+      <c r="F28" s="76"/>
+    </row>
+    <row r="29" spans="1:6" s="77" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A29" s="73">
+        <v>46352</v>
+      </c>
+      <c r="B29" s="74">
+        <v>46353</v>
+      </c>
+      <c r="C29" s="75" t="s">
+        <v>80</v>
+      </c>
+      <c r="D29" s="71" t="s">
+        <v>81</v>
+      </c>
+      <c r="E29" s="72" t="s">
+        <v>74</v>
+      </c>
+      <c r="F29" s="76"/>
+    </row>
+    <row r="30" spans="1:6" s="77" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A30" s="73">
+        <v>46356</v>
+      </c>
+      <c r="B30" s="74">
+        <v>46357</v>
+      </c>
+      <c r="C30" s="75" t="s">
+        <v>83</v>
+      </c>
+      <c r="D30" s="71" t="s">
+        <v>84</v>
+      </c>
+      <c r="E30" s="72" t="s">
+        <v>74</v>
+      </c>
+      <c r="F30" s="76"/>
+    </row>
+    <row r="31" spans="1:6" s="77" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A31" s="73">
+        <v>46359</v>
+      </c>
+      <c r="B31" s="74">
+        <v>46360</v>
+      </c>
+      <c r="C31" s="75" t="s">
+        <v>75</v>
+      </c>
+      <c r="D31" s="71" t="s">
+        <v>76</v>
+      </c>
+      <c r="E31" s="72" t="s">
+        <v>77</v>
+      </c>
+      <c r="F31" s="76"/>
+    </row>
+    <row r="32" spans="1:6" s="77" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A32" s="73">
+        <v>46359</v>
+      </c>
+      <c r="B32" s="74">
+        <v>46360</v>
+      </c>
+      <c r="C32" s="75" t="s">
+        <v>80</v>
+      </c>
+      <c r="D32" s="71" t="s">
+        <v>81</v>
+      </c>
+      <c r="E32" s="72" t="s">
+        <v>74</v>
+      </c>
+      <c r="F32" s="76"/>
+    </row>
+    <row r="33" spans="1:6" s="77" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A33" s="73">
+        <v>46363</v>
+      </c>
+      <c r="B33" s="74">
+        <v>46364</v>
+      </c>
+      <c r="C33" s="75" t="s">
+        <v>72</v>
+      </c>
+      <c r="D33" s="71" t="s">
+        <v>73</v>
+      </c>
+      <c r="E33" s="72" t="s">
+        <v>74</v>
+      </c>
+      <c r="F33" s="76"/>
+    </row>
+    <row r="34" spans="1:6" s="77" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A34" s="73">
+        <v>46363</v>
+      </c>
+      <c r="B34" s="74">
+        <v>46364</v>
+      </c>
+      <c r="C34" s="75" t="s">
+        <v>83</v>
+      </c>
+      <c r="D34" s="71" t="s">
+        <v>84</v>
+      </c>
+      <c r="E34" s="72" t="s">
+        <v>74</v>
+      </c>
+      <c r="F34" s="76"/>
+    </row>
+    <row r="35" spans="1:6" s="77" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A35" s="73">
+        <v>46370</v>
+      </c>
+      <c r="B35" s="74">
+        <v>46371</v>
+      </c>
+      <c r="C35" s="75" t="s">
+        <v>83</v>
+      </c>
+      <c r="D35" s="71" t="s">
+        <v>84</v>
+      </c>
+      <c r="E35" s="72" t="s">
+        <v>74</v>
+      </c>
+      <c r="F35" s="76"/>
+    </row>
+    <row r="36" spans="1:6" s="77" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A36" s="73">
+        <v>46373</v>
+      </c>
+      <c r="B36" s="74">
+        <v>46374</v>
+      </c>
+      <c r="C36" s="75" t="s">
+        <v>72</v>
+      </c>
+      <c r="D36" s="71" t="s">
+        <v>73</v>
+      </c>
+      <c r="E36" s="72" t="s">
+        <v>74</v>
+      </c>
+      <c r="F36" s="76"/>
+    </row>
+    <row r="37" spans="1:6" s="77" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A37" s="73">
+        <v>46373</v>
+      </c>
+      <c r="B37" s="74">
+        <v>46374</v>
+      </c>
+      <c r="C37" s="75" t="s">
+        <v>80</v>
+      </c>
+      <c r="D37" s="71" t="s">
+        <v>81</v>
+      </c>
+      <c r="E37" s="72" t="s">
+        <v>74</v>
+      </c>
+      <c r="F37" s="76"/>
+    </row>
+    <row r="38" spans="1:6" s="77" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A38" s="73">
+        <v>46394</v>
+      </c>
+      <c r="B38" s="74">
+        <v>46395</v>
+      </c>
+      <c r="C38" s="75" t="s">
+        <v>72</v>
+      </c>
+      <c r="D38" s="71" t="s">
+        <v>73</v>
+      </c>
+      <c r="E38" s="72" t="s">
+        <v>74</v>
+      </c>
+      <c r="F38" s="76"/>
+    </row>
+    <row r="39" spans="1:6" s="77" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A39" s="73">
+        <v>46394</v>
+      </c>
+      <c r="B39" s="74">
+        <v>46395</v>
+      </c>
+      <c r="C39" s="75" t="s">
+        <v>80</v>
+      </c>
+      <c r="D39" s="71" t="s">
+        <v>81</v>
+      </c>
+      <c r="E39" s="72" t="s">
+        <v>74</v>
+      </c>
+      <c r="F39" s="76"/>
+    </row>
+    <row r="40" spans="1:6" s="77" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A40" s="73">
+        <v>46398</v>
+      </c>
+      <c r="B40" s="74">
+        <v>46399</v>
+      </c>
+      <c r="C40" s="75" t="s">
+        <v>83</v>
+      </c>
+      <c r="D40" s="71" t="s">
+        <v>84</v>
+      </c>
+      <c r="E40" s="72" t="s">
+        <v>74</v>
+      </c>
+      <c r="F40" s="76"/>
+    </row>
+    <row r="41" spans="1:6" s="77" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A41" s="73">
+        <v>46408</v>
+      </c>
+      <c r="B41" s="74">
+        <v>46409</v>
+      </c>
+      <c r="C41" s="75" t="s">
+        <v>80</v>
+      </c>
+      <c r="D41" s="71" t="s">
+        <v>81</v>
+      </c>
+      <c r="E41" s="72" t="s">
+        <v>74</v>
+      </c>
+      <c r="F41" s="76"/>
+    </row>
+    <row r="42" spans="1:6" s="77" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A42" s="73">
+        <v>46412</v>
+      </c>
+      <c r="B42" s="74">
+        <v>46413</v>
+      </c>
+      <c r="C42" s="75" t="s">
+        <v>72</v>
+      </c>
+      <c r="D42" s="71" t="s">
+        <v>73</v>
+      </c>
+      <c r="E42" s="72" t="s">
+        <v>74</v>
+      </c>
+      <c r="F42" s="76"/>
+    </row>
+    <row r="43" spans="1:6" s="77" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A43" s="73">
+        <v>46412</v>
+      </c>
+      <c r="B43" s="74">
+        <v>46413</v>
+      </c>
+      <c r="C43" s="75" t="s">
+        <v>83</v>
+      </c>
+      <c r="D43" s="71" t="s">
+        <v>84</v>
+      </c>
+      <c r="E43" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="F43" s="76"/>
+    </row>
+    <row r="44" spans="1:6" s="77" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A44" s="73">
+        <v>46426</v>
+      </c>
+      <c r="B44" s="74">
+        <v>46427</v>
+      </c>
+      <c r="C44" s="75" t="s">
+        <v>72</v>
+      </c>
+      <c r="D44" s="71" t="s">
+        <v>73</v>
+      </c>
+      <c r="E44" s="72" t="s">
+        <v>74</v>
+      </c>
+      <c r="F44" s="76"/>
+    </row>
+    <row r="45" spans="1:6" s="77" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A45" s="73">
+        <v>46426</v>
+      </c>
+      <c r="B45" s="74">
+        <v>46427</v>
+      </c>
+      <c r="C45" s="75" t="s">
+        <v>83</v>
+      </c>
+      <c r="D45" s="71" t="s">
+        <v>84</v>
+      </c>
+      <c r="E45" s="72" t="s">
+        <v>74</v>
+      </c>
+      <c r="F45" s="76"/>
+    </row>
+    <row r="46" spans="1:6" s="77" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A46" s="73">
+        <v>46427</v>
+      </c>
+      <c r="B46" s="74">
+        <v>46428</v>
+      </c>
+      <c r="C46" s="75" t="s">
+        <v>80</v>
+      </c>
+      <c r="D46" s="71" t="s">
+        <v>81</v>
+      </c>
+      <c r="E46" s="72" t="s">
+        <v>82</v>
+      </c>
+      <c r="F46" s="76"/>
+    </row>
+    <row r="47" spans="1:6" s="77" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A47" s="73">
+        <v>46433</v>
+      </c>
+      <c r="B47" s="74">
+        <v>46434</v>
+      </c>
+      <c r="C47" s="75" t="s">
+        <v>83</v>
+      </c>
+      <c r="D47" s="71" t="s">
+        <v>84</v>
+      </c>
+      <c r="E47" s="72" t="s">
+        <v>74</v>
+      </c>
+      <c r="F47" s="76"/>
+    </row>
+    <row r="48" spans="1:6" s="77" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A48" s="73">
+        <v>46436</v>
+      </c>
+      <c r="B48" s="74">
+        <v>46437</v>
+      </c>
+      <c r="C48" s="75" t="s">
+        <v>80</v>
+      </c>
+      <c r="D48" s="71" t="s">
+        <v>81</v>
+      </c>
+      <c r="E48" s="72" t="s">
+        <v>74</v>
+      </c>
+      <c r="F48" s="76"/>
+    </row>
+    <row r="49" spans="1:6" s="77" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A49" s="73">
+        <v>46440</v>
+      </c>
+      <c r="B49" s="74">
+        <v>46441</v>
+      </c>
+      <c r="C49" s="75" t="s">
+        <v>72</v>
+      </c>
+      <c r="D49" s="71" t="s">
+        <v>73</v>
+      </c>
+      <c r="E49" s="72" t="s">
+        <v>74</v>
+      </c>
+      <c r="F49" s="76"/>
+    </row>
+    <row r="50" spans="1:6" s="77" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A50" s="73">
+        <v>46440</v>
+      </c>
+      <c r="B50" s="74">
+        <v>46441</v>
+      </c>
+      <c r="C50" s="75" t="s">
+        <v>83</v>
+      </c>
+      <c r="D50" s="71" t="s">
+        <v>84</v>
+      </c>
+      <c r="E50" s="72" t="s">
+        <v>74</v>
+      </c>
+      <c r="F50" s="76"/>
+    </row>
+    <row r="51" spans="1:6" s="77" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A51" s="73">
+        <v>46454</v>
+      </c>
+      <c r="B51" s="74">
+        <v>46455</v>
+      </c>
+      <c r="C51" s="75" t="s">
+        <v>72</v>
+      </c>
+      <c r="D51" s="71" t="s">
+        <v>73</v>
+      </c>
+      <c r="E51" s="72" t="s">
+        <v>74</v>
+      </c>
+      <c r="F51" s="76"/>
+    </row>
+    <row r="52" spans="1:6" s="77" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A52" s="73">
+        <v>46454</v>
+      </c>
+      <c r="B52" s="74">
+        <v>46427</v>
+      </c>
+      <c r="C52" s="75" t="s">
+        <v>83</v>
+      </c>
+      <c r="D52" s="71" t="s">
+        <v>84</v>
+      </c>
+      <c r="E52" s="72" t="s">
+        <v>74</v>
+      </c>
+      <c r="F52" s="76"/>
+    </row>
+    <row r="53" spans="1:6" s="77" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A53" s="73">
+        <v>46461</v>
+      </c>
+      <c r="B53" s="74">
+        <v>46462</v>
+      </c>
+      <c r="C53" s="75" t="s">
+        <v>83</v>
+      </c>
+      <c r="D53" s="71" t="s">
+        <v>84</v>
+      </c>
+      <c r="E53" s="72" t="s">
+        <v>74</v>
+      </c>
+      <c r="F53" s="76"/>
+    </row>
+    <row r="54" spans="1:6" s="77" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A54" s="73">
+        <v>46485</v>
+      </c>
+      <c r="B54" s="74">
+        <v>46486</v>
+      </c>
+      <c r="C54" s="75" t="s">
+        <v>75</v>
+      </c>
+      <c r="D54" s="71" t="s">
+        <v>78</v>
+      </c>
+      <c r="E54" s="72" t="s">
+        <v>79</v>
+      </c>
+      <c r="F54" s="76"/>
+    </row>
+    <row r="55" spans="1:6" s="77" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A55" s="73">
+        <v>46485</v>
+      </c>
+      <c r="B55" s="74">
+        <v>46486</v>
+      </c>
+      <c r="C55" s="75" t="s">
+        <v>80</v>
+      </c>
+      <c r="D55" s="71" t="s">
+        <v>81</v>
+      </c>
+      <c r="E55" s="72" t="s">
+        <v>74</v>
+      </c>
+      <c r="F55" s="76"/>
+    </row>
+    <row r="56" spans="1:6" s="77" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A56" s="73">
+        <v>46492</v>
+      </c>
+      <c r="B56" s="74">
+        <v>46493</v>
+      </c>
+      <c r="C56" s="75" t="s">
+        <v>72</v>
+      </c>
+      <c r="D56" s="71" t="s">
+        <v>73</v>
+      </c>
+      <c r="E56" s="72" t="s">
+        <v>74</v>
+      </c>
+      <c r="F56" s="76"/>
+    </row>
+    <row r="57" spans="1:6" s="77" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A57" s="73">
+        <v>46496</v>
+      </c>
+      <c r="B57" s="74">
+        <v>46497</v>
+      </c>
+      <c r="C57" s="75" t="s">
+        <v>83</v>
+      </c>
+      <c r="D57" s="71" t="s">
+        <v>84</v>
+      </c>
+      <c r="E57" s="72" t="s">
+        <v>74</v>
+      </c>
+      <c r="F57" s="76"/>
+    </row>
+    <row r="58" spans="1:6" s="77" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A58" s="73">
+        <v>46518</v>
+      </c>
+      <c r="B58" s="74">
+        <v>46519</v>
+      </c>
+      <c r="C58" s="75" t="s">
+        <v>80</v>
+      </c>
+      <c r="D58" s="71" t="s">
+        <v>81</v>
+      </c>
+      <c r="E58" s="72" t="s">
+        <v>82</v>
+      </c>
+      <c r="F58" s="76"/>
+    </row>
+    <row r="59" spans="1:6" s="77" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A59" s="73">
+        <v>46520</v>
+      </c>
+      <c r="B59" s="74">
+        <v>46521</v>
+      </c>
+      <c r="C59" s="75" t="s">
+        <v>72</v>
+      </c>
+      <c r="D59" s="71" t="s">
+        <v>73</v>
+      </c>
+      <c r="E59" s="72" t="s">
+        <v>74</v>
+      </c>
+      <c r="F59" s="76"/>
+    </row>
+    <row r="60" spans="1:6" s="77" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A60" s="73">
+        <v>46527</v>
+      </c>
+      <c r="B60" s="74">
+        <v>46528</v>
+      </c>
+      <c r="C60" s="75" t="s">
+        <v>80</v>
+      </c>
+      <c r="D60" s="71" t="s">
+        <v>81</v>
+      </c>
+      <c r="E60" s="72" t="s">
+        <v>74</v>
+      </c>
+      <c r="F60" s="76"/>
+    </row>
+    <row r="61" spans="1:6" s="77" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A61" s="73">
+        <v>46548</v>
+      </c>
+      <c r="B61" s="74">
+        <v>46549</v>
+      </c>
+      <c r="C61" s="75" t="s">
+        <v>80</v>
+      </c>
+      <c r="D61" s="71" t="s">
+        <v>81</v>
+      </c>
+      <c r="E61" s="72" t="s">
+        <v>74</v>
+      </c>
+      <c r="F61" s="76"/>
+    </row>
+    <row r="62" spans="1:6" s="77" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A62" s="73">
+        <v>46569</v>
+      </c>
+      <c r="B62" s="74">
+        <v>46570</v>
+      </c>
+      <c r="C62" s="75" t="s">
+        <v>80</v>
+      </c>
+      <c r="D62" s="71" t="s">
+        <v>81</v>
+      </c>
+      <c r="E62" s="72" t="s">
+        <v>74</v>
+      </c>
+      <c r="F62" s="76"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{ADCE890A-9E77-442B-823A-B0A12B15E23B}">
+  <dimension ref="A1:G48"/>
+  <sheetViews>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="H1" sqref="H1:H1048576"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="3" max="3" width="31.28515625" customWidth="1"/>
+    <col min="4" max="4" width="22.140625" style="17" customWidth="1"/>
+    <col min="5" max="5" width="40.5703125" customWidth="1"/>
+    <col min="6" max="6" width="24.42578125" style="49" customWidth="1"/>
+    <col min="7" max="7" width="33.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7" ht="15" x14ac:dyDescent="0.2">
+      <c r="A1" s="34" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A2" s="30"/>
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A3" s="44" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A4" s="44" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A5" s="44" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A6" s="33"/>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A7" s="35" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A8" s="36" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="15"/>
+      <c r="B9" s="15"/>
+      <c r="C9" s="15"/>
+      <c r="D9" s="16"/>
+      <c r="E9" s="15"/>
+      <c r="F9" s="50"/>
+      <c r="G9" s="15"/>
+    </row>
+    <row r="10" spans="1:7" s="155" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="249" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10" s="250"/>
+      <c r="C10" s="151" t="s">
+        <v>27</v>
+      </c>
+      <c r="D10" s="152" t="s">
+        <v>26</v>
+      </c>
+      <c r="E10" s="151" t="s">
+        <v>31</v>
+      </c>
+      <c r="F10" s="153" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="154" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" s="155" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="156" t="s">
+        <v>22</v>
+      </c>
+      <c r="B11" s="157" t="s">
+        <v>21</v>
+      </c>
+      <c r="C11" s="158"/>
+      <c r="D11" s="159"/>
+      <c r="E11" s="158"/>
+      <c r="F11" s="160"/>
+      <c r="G11" s="161"/>
+    </row>
+    <row r="12" spans="1:7" s="93" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A12" s="162">
+        <v>46302</v>
+      </c>
+      <c r="B12" s="163">
+        <v>46303</v>
+      </c>
+      <c r="C12" s="164" t="s">
+        <v>32</v>
+      </c>
+      <c r="D12" s="165" t="s">
+        <v>33</v>
+      </c>
+      <c r="E12" s="166" t="s">
+        <v>101</v>
+      </c>
+      <c r="F12" s="166" t="s">
+        <v>34</v>
+      </c>
+      <c r="G12" s="167" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" s="93" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A13" s="168">
+        <v>46519</v>
+      </c>
+      <c r="B13" s="169">
+        <v>46520</v>
+      </c>
+      <c r="C13" s="170" t="s">
+        <v>32</v>
+      </c>
+      <c r="D13" s="171" t="s">
+        <v>36</v>
+      </c>
+      <c r="E13" s="171" t="s">
+        <v>71</v>
+      </c>
+      <c r="F13" s="166" t="s">
+        <v>34</v>
+      </c>
+      <c r="G13" s="167" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" s="93" customFormat="1" ht="51" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="172">
+        <v>46338</v>
+      </c>
+      <c r="B14" s="173">
+        <v>46339</v>
+      </c>
+      <c r="C14" s="174" t="s">
+        <v>37</v>
+      </c>
+      <c r="D14" s="174" t="s">
+        <v>38</v>
+      </c>
+      <c r="E14" s="175" t="s">
+        <v>39</v>
+      </c>
+      <c r="F14" s="176" t="s">
+        <v>40</v>
+      </c>
+      <c r="G14" s="177" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" s="93" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="172">
+        <v>46120</v>
+      </c>
+      <c r="B15" s="173">
+        <v>46121</v>
+      </c>
+      <c r="C15" s="174" t="s">
+        <v>37</v>
+      </c>
+      <c r="D15" s="174" t="s">
+        <v>38</v>
+      </c>
+      <c r="E15" s="175" t="s">
+        <v>39</v>
+      </c>
+      <c r="F15" s="176" t="s">
+        <v>40</v>
+      </c>
+      <c r="G15" s="177" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" s="93" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="178">
+        <v>46300</v>
+      </c>
+      <c r="B16" s="179">
+        <v>46301</v>
+      </c>
+      <c r="C16" s="180" t="s">
+        <v>42</v>
+      </c>
+      <c r="D16" s="180" t="s">
+        <v>43</v>
+      </c>
+      <c r="E16" s="181" t="s">
+        <v>44</v>
+      </c>
+      <c r="F16" s="182" t="s">
+        <v>45</v>
+      </c>
+      <c r="G16" s="183" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" s="93" customFormat="1" ht="63.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="178">
+        <v>46331</v>
+      </c>
+      <c r="B17" s="179">
+        <v>46332</v>
+      </c>
+      <c r="C17" s="180" t="s">
+        <v>42</v>
+      </c>
+      <c r="D17" s="180" t="s">
+        <v>43</v>
+      </c>
+      <c r="E17" s="181" t="s">
+        <v>44</v>
+      </c>
+      <c r="F17" s="182" t="s">
+        <v>45</v>
+      </c>
+      <c r="G17" s="183" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" s="93" customFormat="1" ht="63.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="178">
+        <v>46349</v>
+      </c>
+      <c r="B18" s="179">
+        <v>46350</v>
+      </c>
+      <c r="C18" s="180" t="s">
+        <v>42</v>
+      </c>
+      <c r="D18" s="180" t="s">
+        <v>43</v>
+      </c>
+      <c r="E18" s="181" t="s">
+        <v>44</v>
+      </c>
+      <c r="F18" s="182" t="s">
+        <v>45</v>
+      </c>
+      <c r="G18" s="183" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" s="93" customFormat="1" ht="63.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="178">
+        <v>46373</v>
+      </c>
+      <c r="B19" s="179">
+        <v>46374</v>
+      </c>
+      <c r="C19" s="180" t="s">
+        <v>42</v>
+      </c>
+      <c r="D19" s="180" t="s">
+        <v>43</v>
+      </c>
+      <c r="E19" s="181" t="s">
+        <v>44</v>
+      </c>
+      <c r="F19" s="182" t="s">
+        <v>45</v>
+      </c>
+      <c r="G19" s="183" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" s="93" customFormat="1" ht="63.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="178">
+        <v>46405</v>
+      </c>
+      <c r="B20" s="179">
+        <v>46406</v>
+      </c>
+      <c r="C20" s="180" t="s">
+        <v>42</v>
+      </c>
+      <c r="D20" s="180" t="s">
+        <v>43</v>
+      </c>
+      <c r="E20" s="181" t="s">
+        <v>44</v>
+      </c>
+      <c r="F20" s="182" t="s">
+        <v>45</v>
+      </c>
+      <c r="G20" s="183" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" s="93" customFormat="1" ht="63.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="178">
+        <v>46433</v>
+      </c>
+      <c r="B21" s="179">
+        <v>46434</v>
+      </c>
+      <c r="C21" s="180" t="s">
+        <v>42</v>
+      </c>
+      <c r="D21" s="180" t="s">
+        <v>43</v>
+      </c>
+      <c r="E21" s="181" t="s">
+        <v>44</v>
+      </c>
+      <c r="F21" s="182" t="s">
+        <v>45</v>
+      </c>
+      <c r="G21" s="183" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" s="93" customFormat="1" ht="63.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="178">
+        <v>46461</v>
+      </c>
+      <c r="B22" s="179">
+        <v>46462</v>
+      </c>
+      <c r="C22" s="180" t="s">
+        <v>42</v>
+      </c>
+      <c r="D22" s="180" t="s">
+        <v>43</v>
+      </c>
+      <c r="E22" s="181" t="s">
+        <v>44</v>
+      </c>
+      <c r="F22" s="182" t="s">
+        <v>45</v>
+      </c>
+      <c r="G22" s="183" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" s="93" customFormat="1" ht="63.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="178">
+        <v>46489</v>
+      </c>
+      <c r="B23" s="179">
+        <v>46490</v>
+      </c>
+      <c r="C23" s="180" t="s">
+        <v>42</v>
+      </c>
+      <c r="D23" s="180" t="s">
+        <v>43</v>
+      </c>
+      <c r="E23" s="181" t="s">
+        <v>44</v>
+      </c>
+      <c r="F23" s="182" t="s">
+        <v>45</v>
+      </c>
+      <c r="G23" s="183" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" s="93" customFormat="1" ht="63.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="178">
+        <v>46531</v>
+      </c>
+      <c r="B24" s="179">
+        <v>46532</v>
+      </c>
+      <c r="C24" s="180" t="s">
+        <v>42</v>
+      </c>
+      <c r="D24" s="180" t="s">
+        <v>43</v>
+      </c>
+      <c r="E24" s="181" t="s">
+        <v>44</v>
+      </c>
+      <c r="F24" s="182" t="s">
+        <v>45</v>
+      </c>
+      <c r="G24" s="183" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" s="93" customFormat="1" ht="63.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="178">
+        <v>46559</v>
+      </c>
+      <c r="B25" s="179">
+        <v>46560</v>
+      </c>
+      <c r="C25" s="180" t="s">
+        <v>42</v>
+      </c>
+      <c r="D25" s="180" t="s">
+        <v>43</v>
+      </c>
+      <c r="E25" s="181" t="s">
+        <v>44</v>
+      </c>
+      <c r="F25" s="182" t="s">
+        <v>45</v>
+      </c>
+      <c r="G25" s="183" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" s="93" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A26" s="184">
+        <v>46344</v>
+      </c>
+      <c r="B26" s="185">
+        <v>46345</v>
+      </c>
+      <c r="C26" s="186" t="s">
+        <v>47</v>
+      </c>
+      <c r="D26" s="187" t="s">
+        <v>51</v>
+      </c>
+      <c r="E26" s="188" t="s">
+        <v>52</v>
+      </c>
+      <c r="F26" s="189" t="s">
+        <v>53</v>
+      </c>
+      <c r="G26" s="190" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" s="93" customFormat="1" ht="51" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="184">
+        <v>46363</v>
+      </c>
+      <c r="B27" s="185">
+        <v>46364</v>
+      </c>
+      <c r="C27" s="186" t="s">
+        <v>47</v>
+      </c>
+      <c r="D27" s="187" t="s">
+        <v>2</v>
+      </c>
+      <c r="E27" s="188" t="s">
+        <v>48</v>
+      </c>
+      <c r="F27" s="189" t="s">
+        <v>55</v>
+      </c>
+      <c r="G27" s="191" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" s="93" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A28" s="184">
+        <v>46413</v>
+      </c>
+      <c r="B28" s="185">
+        <v>46414</v>
+      </c>
+      <c r="C28" s="186" t="s">
+        <v>47</v>
+      </c>
+      <c r="D28" s="187" t="s">
+        <v>51</v>
+      </c>
+      <c r="E28" s="188" t="s">
+        <v>52</v>
+      </c>
+      <c r="F28" s="189" t="s">
+        <v>56</v>
+      </c>
+      <c r="G28" s="190" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" s="93" customFormat="1" ht="51" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="184">
+        <v>46469</v>
+      </c>
+      <c r="B29" s="185">
+        <v>46470</v>
+      </c>
+      <c r="C29" s="186" t="s">
+        <v>47</v>
+      </c>
+      <c r="D29" s="187" t="s">
+        <v>2</v>
+      </c>
+      <c r="E29" s="188" t="s">
+        <v>48</v>
+      </c>
+      <c r="F29" s="189" t="s">
+        <v>57</v>
+      </c>
+      <c r="G29" s="191" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" s="93" customFormat="1" ht="51" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="184">
+        <v>46526</v>
+      </c>
+      <c r="B30" s="185">
+        <v>46527</v>
+      </c>
+      <c r="C30" s="186" t="s">
+        <v>47</v>
+      </c>
+      <c r="D30" s="187" t="s">
+        <v>2</v>
+      </c>
+      <c r="E30" s="188" t="s">
+        <v>48</v>
+      </c>
+      <c r="F30" s="189" t="s">
+        <v>49</v>
+      </c>
+      <c r="G30" s="191" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" s="93" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A31" s="184">
+        <v>46293</v>
+      </c>
+      <c r="B31" s="185">
+        <v>46294</v>
+      </c>
+      <c r="C31" s="192" t="s">
+        <v>100</v>
+      </c>
+      <c r="D31" s="193" t="s">
+        <v>58</v>
+      </c>
+      <c r="E31" s="193" t="s">
+        <v>99</v>
+      </c>
+      <c r="F31" s="193" t="s">
+        <v>59</v>
+      </c>
+      <c r="G31" s="194" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" s="93" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A32" s="184">
+        <v>46422</v>
+      </c>
+      <c r="B32" s="185">
+        <v>46423</v>
+      </c>
+      <c r="C32" s="192" t="s">
+        <v>100</v>
+      </c>
+      <c r="D32" s="193" t="s">
+        <v>58</v>
+      </c>
+      <c r="E32" s="193" t="s">
+        <v>122</v>
+      </c>
+      <c r="F32" s="193" t="s">
+        <v>59</v>
+      </c>
+      <c r="G32" s="194" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" s="93" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A33" s="195">
+        <v>46457</v>
+      </c>
+      <c r="B33" s="196">
+        <v>46458</v>
+      </c>
+      <c r="C33" s="197" t="s">
+        <v>61</v>
+      </c>
+      <c r="D33" s="198" t="s">
+        <v>62</v>
+      </c>
+      <c r="E33" s="198" t="s">
+        <v>63</v>
+      </c>
+      <c r="F33" s="198" t="s">
+        <v>64</v>
+      </c>
+      <c r="G33" s="199" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" s="93" customFormat="1" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="200">
+        <v>46310</v>
+      </c>
+      <c r="B34" s="201">
+        <v>46311</v>
+      </c>
+      <c r="C34" s="202" t="s">
+        <v>66</v>
+      </c>
+      <c r="D34" s="203" t="s">
+        <v>67</v>
+      </c>
+      <c r="E34" s="204" t="s">
+        <v>68</v>
+      </c>
+      <c r="F34" s="203" t="s">
+        <v>69</v>
+      </c>
+      <c r="G34" s="205" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" s="93" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A35" s="200">
+        <v>46335</v>
+      </c>
+      <c r="B35" s="201">
+        <v>46336</v>
+      </c>
+      <c r="C35" s="202" t="s">
+        <v>66</v>
+      </c>
+      <c r="D35" s="203" t="s">
+        <v>67</v>
+      </c>
+      <c r="E35" s="204" t="s">
+        <v>68</v>
+      </c>
+      <c r="F35" s="203" t="s">
+        <v>69</v>
+      </c>
+      <c r="G35" s="205" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" s="93" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A36" s="200">
+        <v>46342</v>
+      </c>
+      <c r="B36" s="201">
+        <v>46343</v>
+      </c>
+      <c r="C36" s="202" t="s">
+        <v>66</v>
+      </c>
+      <c r="D36" s="203" t="s">
+        <v>67</v>
+      </c>
+      <c r="E36" s="204" t="s">
+        <v>68</v>
+      </c>
+      <c r="F36" s="203" t="s">
+        <v>69</v>
+      </c>
+      <c r="G36" s="205" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" s="93" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A37" s="200">
+        <v>46359</v>
+      </c>
+      <c r="B37" s="201">
+        <v>46360</v>
+      </c>
+      <c r="C37" s="202" t="s">
+        <v>66</v>
+      </c>
+      <c r="D37" s="203" t="s">
+        <v>67</v>
+      </c>
+      <c r="E37" s="204" t="s">
+        <v>68</v>
+      </c>
+      <c r="F37" s="203" t="s">
+        <v>69</v>
+      </c>
+      <c r="G37" s="205" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" s="93" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A38" s="200">
+        <v>46370</v>
+      </c>
+      <c r="B38" s="201">
+        <v>46371</v>
+      </c>
+      <c r="C38" s="202" t="s">
+        <v>66</v>
+      </c>
+      <c r="D38" s="203" t="s">
+        <v>67</v>
+      </c>
+      <c r="E38" s="204" t="s">
+        <v>68</v>
+      </c>
+      <c r="F38" s="203" t="s">
+        <v>69</v>
+      </c>
+      <c r="G38" s="205" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" s="93" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A39" s="200">
+        <v>46377</v>
+      </c>
+      <c r="B39" s="201">
+        <v>46378</v>
+      </c>
+      <c r="C39" s="202" t="s">
+        <v>66</v>
+      </c>
+      <c r="D39" s="203" t="s">
+        <v>67</v>
+      </c>
+      <c r="E39" s="204" t="s">
+        <v>68</v>
+      </c>
+      <c r="F39" s="203" t="s">
+        <v>69</v>
+      </c>
+      <c r="G39" s="205" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" s="93" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A40" s="200">
+        <v>46398</v>
+      </c>
+      <c r="B40" s="201">
+        <v>46399</v>
+      </c>
+      <c r="C40" s="202" t="s">
+        <v>66</v>
+      </c>
+      <c r="D40" s="203" t="s">
+        <v>67</v>
+      </c>
+      <c r="E40" s="204" t="s">
+        <v>68</v>
+      </c>
+      <c r="F40" s="203" t="s">
+        <v>69</v>
+      </c>
+      <c r="G40" s="205" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" s="93" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A41" s="200">
+        <v>46415</v>
+      </c>
+      <c r="B41" s="201">
+        <v>46416</v>
+      </c>
+      <c r="C41" s="202" t="s">
+        <v>66</v>
+      </c>
+      <c r="D41" s="203" t="s">
+        <v>67</v>
+      </c>
+      <c r="E41" s="204" t="s">
+        <v>68</v>
+      </c>
+      <c r="F41" s="203" t="s">
+        <v>69</v>
+      </c>
+      <c r="G41" s="205" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" s="93" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A42" s="200">
+        <v>46419</v>
+      </c>
+      <c r="B42" s="201">
+        <v>46420</v>
+      </c>
+      <c r="C42" s="202" t="s">
+        <v>66</v>
+      </c>
+      <c r="D42" s="203" t="s">
+        <v>67</v>
+      </c>
+      <c r="E42" s="204" t="s">
+        <v>68</v>
+      </c>
+      <c r="F42" s="203" t="s">
+        <v>69</v>
+      </c>
+      <c r="G42" s="205" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" s="93" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A43" s="200">
+        <v>46429</v>
+      </c>
+      <c r="B43" s="201">
+        <v>46430</v>
+      </c>
+      <c r="C43" s="202" t="s">
+        <v>66</v>
+      </c>
+      <c r="D43" s="203" t="s">
+        <v>67</v>
+      </c>
+      <c r="E43" s="204" t="s">
+        <v>68</v>
+      </c>
+      <c r="F43" s="203" t="s">
+        <v>69</v>
+      </c>
+      <c r="G43" s="205" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" s="93" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A44" s="200">
+        <v>46454</v>
+      </c>
+      <c r="B44" s="201">
+        <v>46455</v>
+      </c>
+      <c r="C44" s="202" t="s">
+        <v>66</v>
+      </c>
+      <c r="D44" s="203" t="s">
+        <v>67</v>
+      </c>
+      <c r="E44" s="204" t="s">
+        <v>68</v>
+      </c>
+      <c r="F44" s="203" t="s">
+        <v>69</v>
+      </c>
+      <c r="G44" s="205" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" s="93" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A45" s="200">
+        <v>46482</v>
+      </c>
+      <c r="B45" s="201">
+        <v>46483</v>
+      </c>
+      <c r="C45" s="202" t="s">
+        <v>66</v>
+      </c>
+      <c r="D45" s="203" t="s">
+        <v>67</v>
+      </c>
+      <c r="E45" s="204" t="s">
+        <v>68</v>
+      </c>
+      <c r="F45" s="203" t="s">
+        <v>69</v>
+      </c>
+      <c r="G45" s="205" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" s="93" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A46" s="200">
+        <v>46517</v>
+      </c>
+      <c r="B46" s="201">
+        <v>46518</v>
+      </c>
+      <c r="C46" s="202" t="s">
+        <v>66</v>
+      </c>
+      <c r="D46" s="203" t="s">
+        <v>67</v>
+      </c>
+      <c r="E46" s="204" t="s">
+        <v>68</v>
+      </c>
+      <c r="F46" s="203" t="s">
+        <v>69</v>
+      </c>
+      <c r="G46" s="205" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" s="93" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A47" s="200">
+        <v>46545</v>
+      </c>
+      <c r="B47" s="201">
+        <v>46546</v>
+      </c>
+      <c r="C47" s="202" t="s">
+        <v>66</v>
+      </c>
+      <c r="D47" s="203" t="s">
+        <v>67</v>
+      </c>
+      <c r="E47" s="204" t="s">
+        <v>68</v>
+      </c>
+      <c r="F47" s="203" t="s">
+        <v>69</v>
+      </c>
+      <c r="G47" s="205" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" s="93" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A48" s="200">
+        <v>46573</v>
+      </c>
+      <c r="B48" s="201">
+        <v>46574</v>
+      </c>
+      <c r="C48" s="202" t="s">
+        <v>66</v>
+      </c>
+      <c r="D48" s="203" t="s">
+        <v>67</v>
+      </c>
+      <c r="E48" s="204" t="s">
+        <v>68</v>
+      </c>
+      <c r="F48" s="203" t="s">
+        <v>69</v>
+      </c>
+      <c r="G48" s="205" t="s">
+        <v>70</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A10:B10"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="G12" r:id="rId1" xr:uid="{61099219-9633-400B-AD35-C6F937106600}"/>
+    <hyperlink ref="G14" r:id="rId2" xr:uid="{461B1957-6D7E-42F4-A1B4-12E90AC6B425}"/>
+    <hyperlink ref="G16" r:id="rId3" xr:uid="{836596A1-7AAE-462C-82E8-A63B5876D994}"/>
+    <hyperlink ref="G26" r:id="rId4" xr:uid="{FAECE793-CDF6-45D1-8D29-0C4BA471871E}"/>
+    <hyperlink ref="G28" r:id="rId5" xr:uid="{D4B44192-1841-4826-82A1-697373C5AB90}"/>
+    <hyperlink ref="G33" r:id="rId6" xr:uid="{68271CCA-C33C-4DCF-9415-87DFAAAEDB84}"/>
+    <hyperlink ref="G34" r:id="rId7" xr:uid="{C8E6839D-0D16-4549-9209-4AD4438086CA}"/>
+    <hyperlink ref="G35" r:id="rId8" xr:uid="{930D5A3A-6B4C-4EE0-B63C-F68F2B01A290}"/>
+    <hyperlink ref="G15" r:id="rId9" xr:uid="{7E6AFDF5-844D-4A98-B6DE-978C6D019B92}"/>
+    <hyperlink ref="G13" r:id="rId10" xr:uid="{846BEB5D-3DCC-4AE5-BD5F-0F862F4FC52D}"/>
+    <hyperlink ref="G17:G21" r:id="rId11" display="blagrue@fol49.org" xr:uid="{D037911E-2886-45A7-9A48-D8FF91BDD478}"/>
+    <hyperlink ref="G22:G25" r:id="rId12" display="blagrue@fol49.org" xr:uid="{92F4F0C0-2698-4CBF-AF0B-667D8000BD81}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId13"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C6EF520C-0D89-4C35-9868-2A7838B5F32E}">
+  <dimension ref="A1:F25"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="27.140625" customWidth="1"/>
+    <col min="2" max="2" width="23.7109375" customWidth="1"/>
+    <col min="3" max="3" width="24.42578125" customWidth="1"/>
+    <col min="4" max="4" width="51.5703125" customWidth="1"/>
+    <col min="6" max="6" width="45.85546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="34" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="30"/>
+    </row>
+    <row r="3" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="44" t="s">
+        <v>90</v>
+      </c>
+      <c r="B3" s="38"/>
+      <c r="C3" s="38"/>
+      <c r="D3" s="38"/>
+      <c r="E3" s="38"/>
+      <c r="F3" s="38"/>
+    </row>
+    <row r="4" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="44" t="s">
+        <v>92</v>
+      </c>
+      <c r="B4" s="11"/>
+      <c r="C4" s="11"/>
+      <c r="D4" s="12"/>
+      <c r="E4" s="11"/>
+      <c r="F4" s="11"/>
+    </row>
+    <row r="5" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="44" t="s">
+        <v>93</v>
+      </c>
+      <c r="B5" s="39"/>
+      <c r="C5" s="39"/>
+      <c r="D5" s="39"/>
+      <c r="E5" s="39"/>
+      <c r="F5" s="39"/>
+    </row>
+    <row r="6" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="33"/>
+    </row>
+    <row r="7" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="35" t="s">
+        <v>88</v>
+      </c>
+      <c r="B7" s="40"/>
+      <c r="C7" s="40"/>
+      <c r="D7" s="40"/>
+      <c r="E7" s="40"/>
+      <c r="F7" s="40"/>
+    </row>
+    <row r="8" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="36" t="s">
+        <v>89</v>
+      </c>
+      <c r="B8" s="40"/>
+      <c r="C8" s="40"/>
+      <c r="D8" s="40"/>
+      <c r="E8" s="40"/>
+      <c r="F8" s="40"/>
+    </row>
+    <row r="9" spans="1:6" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="13"/>
+      <c r="C9" s="13"/>
+      <c r="D9" s="13"/>
+      <c r="E9" s="13"/>
+      <c r="F9" s="13"/>
+    </row>
+    <row r="10" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10" s="32"/>
+      <c r="C10" s="18" t="s">
+        <v>27</v>
+      </c>
+      <c r="D10" s="20" t="s">
+        <v>128</v>
+      </c>
+      <c r="E10" s="20" t="s">
+        <v>28</v>
+      </c>
+      <c r="F10" s="22" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="51" t="s">
+        <v>22</v>
+      </c>
+      <c r="B11" s="37" t="s">
+        <v>21</v>
+      </c>
+      <c r="C11" s="19" t="s">
+        <v>96</v>
+      </c>
+      <c r="D11" s="21"/>
+      <c r="E11" s="21"/>
+      <c r="F11" s="28"/>
+    </row>
+    <row r="12" spans="1:6" s="14" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A12" s="78">
+        <v>46307</v>
+      </c>
+      <c r="B12" s="79">
+        <v>46308</v>
+      </c>
+      <c r="C12" s="71" t="s">
+        <v>125</v>
+      </c>
+      <c r="D12" s="71" t="s">
+        <v>123</v>
+      </c>
+      <c r="E12" s="72" t="s">
+        <v>29</v>
+      </c>
+      <c r="F12" s="80" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" s="14" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A13" s="78">
+        <v>46307</v>
+      </c>
+      <c r="B13" s="79">
+        <v>46308</v>
+      </c>
+      <c r="C13" s="71" t="s">
+        <v>30</v>
+      </c>
+      <c r="D13" s="71" t="s">
+        <v>124</v>
+      </c>
+      <c r="E13" s="72" t="s">
+        <v>29</v>
+      </c>
+      <c r="F13" s="80" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" s="14" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A14" s="78">
+        <v>46316</v>
+      </c>
+      <c r="B14" s="79">
+        <v>46317</v>
+      </c>
+      <c r="C14" s="71" t="s">
+        <v>126</v>
+      </c>
+      <c r="D14" s="71" t="s">
+        <v>127</v>
+      </c>
+      <c r="E14" s="72" t="s">
+        <v>29</v>
+      </c>
+      <c r="F14" s="80" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" s="14" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A15" s="78">
+        <v>46335</v>
+      </c>
+      <c r="B15" s="79">
+        <v>46336</v>
+      </c>
+      <c r="C15" s="71" t="s">
+        <v>30</v>
+      </c>
+      <c r="D15" s="71" t="s">
+        <v>129</v>
+      </c>
+      <c r="E15" s="72" t="s">
+        <v>29</v>
+      </c>
+      <c r="F15" s="80" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" s="14" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A16" s="78">
+        <v>46335</v>
+      </c>
+      <c r="B16" s="79">
+        <v>46336</v>
+      </c>
+      <c r="C16" s="71" t="s">
+        <v>131</v>
+      </c>
+      <c r="D16" s="71" t="s">
+        <v>130</v>
+      </c>
+      <c r="E16" s="72" t="s">
+        <v>29</v>
+      </c>
+      <c r="F16" s="80" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" s="14" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A17" s="78">
+        <v>46358</v>
+      </c>
+      <c r="B17" s="79">
+        <v>46359</v>
+      </c>
+      <c r="C17" s="71" t="s">
+        <v>30</v>
+      </c>
+      <c r="D17" s="71" t="s">
+        <v>132</v>
+      </c>
+      <c r="E17" s="72" t="s">
+        <v>29</v>
+      </c>
+      <c r="F17" s="80" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" s="14" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A18" s="78">
+        <v>46365</v>
+      </c>
+      <c r="B18" s="79">
+        <v>46366</v>
+      </c>
+      <c r="C18" s="71" t="s">
+        <v>30</v>
+      </c>
+      <c r="D18" s="71" t="s">
+        <v>133</v>
+      </c>
+      <c r="E18" s="72" t="s">
+        <v>29</v>
+      </c>
+      <c r="F18" s="80" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" s="14" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A19" s="78">
+        <v>46394</v>
+      </c>
+      <c r="B19" s="79">
+        <v>46395</v>
+      </c>
+      <c r="C19" s="71" t="s">
+        <v>30</v>
+      </c>
+      <c r="D19" s="71" t="s">
+        <v>134</v>
+      </c>
+      <c r="E19" s="72" t="s">
+        <v>29</v>
+      </c>
+      <c r="F19" s="80" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" s="14" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A20" s="78">
+        <v>46394</v>
+      </c>
+      <c r="B20" s="79">
+        <v>46395</v>
+      </c>
+      <c r="C20" s="71" t="s">
+        <v>126</v>
+      </c>
+      <c r="D20" s="71" t="s">
+        <v>135</v>
+      </c>
+      <c r="E20" s="72" t="s">
+        <v>29</v>
+      </c>
+      <c r="F20" s="80" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" s="14" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A21" s="78">
+        <v>46405</v>
+      </c>
+      <c r="B21" s="79">
+        <v>46406</v>
+      </c>
+      <c r="C21" s="71" t="s">
+        <v>131</v>
+      </c>
+      <c r="D21" s="71" t="s">
+        <v>130</v>
+      </c>
+      <c r="E21" s="72" t="s">
+        <v>29</v>
+      </c>
+      <c r="F21" s="80" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" s="14" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A22" s="78">
+        <v>46436</v>
+      </c>
+      <c r="B22" s="79">
+        <v>46437</v>
+      </c>
+      <c r="C22" s="71" t="s">
+        <v>126</v>
+      </c>
+      <c r="D22" s="71" t="s">
+        <v>136</v>
+      </c>
+      <c r="E22" s="72" t="s">
+        <v>29</v>
+      </c>
+      <c r="F22" s="80" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" s="14" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A23" s="78">
+        <v>46461</v>
+      </c>
+      <c r="B23" s="79">
+        <v>46462</v>
+      </c>
+      <c r="C23" s="71" t="s">
+        <v>131</v>
+      </c>
+      <c r="D23" s="71" t="s">
+        <v>130</v>
+      </c>
+      <c r="E23" s="72" t="s">
+        <v>29</v>
+      </c>
+      <c r="F23" s="80" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" s="14" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A24" s="78">
+        <v>46482</v>
+      </c>
+      <c r="B24" s="79">
+        <v>46483</v>
+      </c>
+      <c r="C24" s="71" t="s">
+        <v>126</v>
+      </c>
+      <c r="D24" s="71" t="s">
+        <v>137</v>
+      </c>
+      <c r="E24" s="72" t="s">
+        <v>29</v>
+      </c>
+      <c r="F24" s="80" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" s="14" customFormat="1" ht="26.25" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="81">
+        <v>46518</v>
+      </c>
+      <c r="B25" s="82">
+        <v>46519</v>
+      </c>
+      <c r="C25" s="71" t="s">
+        <v>30</v>
+      </c>
+      <c r="D25" s="83" t="s">
+        <v>138</v>
+      </c>
+      <c r="E25" s="72" t="s">
+        <v>29</v>
+      </c>
+      <c r="F25" s="80" t="s">
+        <v>139</v>
+      </c>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="23" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3FA71AF3-A8E8-44B7-B8C8-0B0703499B45}">
+  <dimension ref="A1:I44"/>
+  <sheetViews>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="2" width="14.7109375" style="2" customWidth="1"/>
+    <col min="3" max="3" width="32.42578125" style="3" customWidth="1"/>
+    <col min="4" max="4" width="48.42578125" style="3" customWidth="1"/>
+    <col min="5" max="5" width="73.28515625" style="2" customWidth="1"/>
+    <col min="6" max="6" width="40.42578125" style="2" customWidth="1"/>
+    <col min="7" max="7" width="56.42578125" style="2" customWidth="1"/>
+    <col min="8" max="8" width="26.42578125" style="1" customWidth="1"/>
+    <col min="9" max="9" width="23" style="1" customWidth="1"/>
+    <col min="10" max="16384" width="11.42578125" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:9" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="34" t="s">
+        <v>149</v>
+      </c>
+      <c r="G1" s="256"/>
+      <c r="H1" s="257"/>
+    </row>
+    <row r="2" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A2" s="30"/>
+      <c r="G2" s="256"/>
+      <c r="H2" s="258"/>
+    </row>
+    <row r="3" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A3" s="44" t="s">
+        <v>90</v>
+      </c>
+      <c r="G3" s="256"/>
+      <c r="H3" s="259"/>
+    </row>
+    <row r="4" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A4" s="44" t="s">
+        <v>92</v>
+      </c>
+      <c r="G4" s="256"/>
+      <c r="H4" s="260"/>
+    </row>
+    <row r="5" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A5" s="44" t="s">
+        <v>93</v>
+      </c>
+      <c r="G5" s="256"/>
+      <c r="H5" s="260"/>
+    </row>
+    <row r="6" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A6" s="33"/>
+      <c r="G6" s="256"/>
+      <c r="H6" s="258"/>
+    </row>
+    <row r="7" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A7" s="35" t="s">
+        <v>88</v>
+      </c>
+      <c r="G7" s="256"/>
+      <c r="H7" s="258"/>
+    </row>
+    <row r="8" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A8" s="36" t="s">
+        <v>89</v>
+      </c>
+      <c r="G8" s="256"/>
+      <c r="H8" s="260"/>
+    </row>
+    <row r="9" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A9" s="36"/>
+      <c r="G9" s="256"/>
+      <c r="H9" s="258"/>
+    </row>
+    <row r="10" spans="1:9" s="4" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="10"/>
+      <c r="C10" s="10"/>
+      <c r="D10" s="10"/>
+      <c r="E10" s="10"/>
+      <c r="G10" s="261"/>
+      <c r="H10" s="258"/>
+    </row>
+    <row r="11" spans="1:9" s="212" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="206" t="s">
+        <v>25</v>
+      </c>
+      <c r="B11" s="207"/>
+      <c r="C11" s="208" t="s">
+        <v>27</v>
+      </c>
+      <c r="D11" s="153" t="s">
+        <v>26</v>
+      </c>
+      <c r="E11" s="153"/>
+      <c r="F11" s="209" t="s">
+        <v>28</v>
+      </c>
+      <c r="G11" s="210" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="211" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" s="212" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="213" t="s">
+        <v>22</v>
+      </c>
+      <c r="B12" s="214" t="s">
+        <v>21</v>
+      </c>
+      <c r="C12" s="215"/>
+      <c r="D12" s="216"/>
+      <c r="E12" s="216"/>
+      <c r="F12" s="217"/>
+      <c r="G12" s="218"/>
+      <c r="H12" s="219"/>
+      <c r="I12" s="220"/>
+    </row>
+    <row r="13" spans="1:9" s="212" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="221">
+        <v>46308</v>
+      </c>
+      <c r="B13" s="222">
+        <v>46309</v>
+      </c>
+      <c r="C13" s="223" t="s">
+        <v>20</v>
+      </c>
+      <c r="D13" s="223" t="s">
+        <v>95</v>
+      </c>
+      <c r="E13" s="224" t="s">
+        <v>106</v>
+      </c>
+      <c r="F13" s="225" t="s">
+        <v>112</v>
+      </c>
+      <c r="G13" s="226" t="s">
+        <v>19</v>
+      </c>
+      <c r="H13" s="227" t="s">
+        <v>18</v>
+      </c>
+      <c r="I13" s="220"/>
+    </row>
+    <row r="14" spans="1:9" s="212" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="228">
+        <v>46343</v>
+      </c>
+      <c r="B14" s="229">
+        <v>46344</v>
+      </c>
+      <c r="C14" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="D14" s="223" t="s">
+        <v>95</v>
+      </c>
+      <c r="E14" s="96" t="s">
+        <v>106</v>
+      </c>
+      <c r="F14" s="225" t="s">
+        <v>112</v>
+      </c>
+      <c r="G14" s="97" t="s">
+        <v>19</v>
+      </c>
+      <c r="H14" s="230" t="s">
+        <v>18</v>
+      </c>
+      <c r="I14" s="220"/>
+    </row>
+    <row r="15" spans="1:9" s="212" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="228">
+        <v>46364</v>
+      </c>
+      <c r="B15" s="229">
+        <v>46365</v>
+      </c>
+      <c r="C15" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="D15" s="223" t="s">
+        <v>95</v>
+      </c>
+      <c r="E15" s="96" t="s">
+        <v>106</v>
+      </c>
+      <c r="F15" s="225" t="s">
+        <v>112</v>
+      </c>
+      <c r="G15" s="97" t="s">
+        <v>19</v>
+      </c>
+      <c r="H15" s="230" t="s">
+        <v>18</v>
+      </c>
+      <c r="I15" s="220"/>
+    </row>
+    <row r="16" spans="1:9" s="212" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="228">
+        <v>46406</v>
+      </c>
+      <c r="B16" s="229">
+        <v>46407</v>
+      </c>
+      <c r="C16" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="D16" s="223" t="s">
+        <v>95</v>
+      </c>
+      <c r="E16" s="96" t="s">
+        <v>106</v>
+      </c>
+      <c r="F16" s="225" t="s">
+        <v>112</v>
+      </c>
+      <c r="G16" s="97" t="s">
+        <v>19</v>
+      </c>
+      <c r="H16" s="230" t="s">
+        <v>18</v>
+      </c>
+      <c r="I16" s="220"/>
+    </row>
+    <row r="17" spans="1:9" s="212" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="228" t="s">
+        <v>105</v>
+      </c>
+      <c r="B17" s="229">
+        <v>46421</v>
+      </c>
+      <c r="C17" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="D17" s="223" t="s">
+        <v>95</v>
+      </c>
+      <c r="E17" s="96" t="s">
+        <v>106</v>
+      </c>
+      <c r="F17" s="225" t="s">
+        <v>112</v>
+      </c>
+      <c r="G17" s="97" t="s">
+        <v>19</v>
+      </c>
+      <c r="H17" s="230" t="s">
+        <v>18</v>
+      </c>
+      <c r="I17" s="220"/>
+    </row>
+    <row r="18" spans="1:9" s="212" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="228">
+        <v>46469</v>
+      </c>
+      <c r="B18" s="229">
+        <v>46470</v>
+      </c>
+      <c r="C18" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="D18" s="223" t="s">
+        <v>95</v>
+      </c>
+      <c r="E18" s="96" t="s">
+        <v>106</v>
+      </c>
+      <c r="F18" s="225" t="s">
+        <v>112</v>
+      </c>
+      <c r="G18" s="97" t="s">
+        <v>19</v>
+      </c>
+      <c r="H18" s="230" t="s">
+        <v>18</v>
+      </c>
+      <c r="I18" s="220"/>
+    </row>
+    <row r="19" spans="1:9" s="212" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="228">
+        <v>46497</v>
+      </c>
+      <c r="B19" s="229">
+        <v>46498</v>
+      </c>
+      <c r="C19" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="D19" s="223" t="s">
+        <v>95</v>
+      </c>
+      <c r="E19" s="96" t="s">
+        <v>106</v>
+      </c>
+      <c r="F19" s="225" t="s">
+        <v>112</v>
+      </c>
+      <c r="G19" s="97" t="s">
+        <v>19</v>
+      </c>
+      <c r="H19" s="230" t="s">
+        <v>18</v>
+      </c>
+      <c r="I19" s="220"/>
+    </row>
+    <row r="20" spans="1:9" s="212" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="228">
+        <v>46518</v>
+      </c>
+      <c r="B20" s="229">
+        <v>46519</v>
+      </c>
+      <c r="C20" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="D20" s="223" t="s">
+        <v>95</v>
+      </c>
+      <c r="E20" s="96" t="s">
+        <v>106</v>
+      </c>
+      <c r="F20" s="225" t="s">
+        <v>112</v>
+      </c>
+      <c r="G20" s="97" t="s">
+        <v>19</v>
+      </c>
+      <c r="H20" s="230" t="s">
+        <v>18</v>
+      </c>
+      <c r="I20" s="220"/>
+    </row>
+    <row r="21" spans="1:9" s="212" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="228">
+        <v>46546</v>
+      </c>
+      <c r="B21" s="229">
+        <v>46547</v>
+      </c>
+      <c r="C21" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="D21" s="223" t="s">
+        <v>95</v>
+      </c>
+      <c r="E21" s="96" t="s">
+        <v>106</v>
+      </c>
+      <c r="F21" s="225" t="s">
+        <v>112</v>
+      </c>
+      <c r="G21" s="97" t="s">
+        <v>19</v>
+      </c>
+      <c r="H21" s="230" t="s">
+        <v>18</v>
+      </c>
+      <c r="I21" s="220"/>
+    </row>
+    <row r="22" spans="1:9" s="212" customFormat="1" ht="89.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="228">
+        <v>46303</v>
+      </c>
+      <c r="B22" s="229">
+        <v>46304</v>
+      </c>
+      <c r="C22" s="95" t="s">
+        <v>17</v>
+      </c>
+      <c r="D22" s="95" t="s">
+        <v>16</v>
+      </c>
+      <c r="E22" s="96" t="s">
+        <v>107</v>
+      </c>
+      <c r="F22" s="95" t="s">
+        <v>15</v>
+      </c>
+      <c r="G22" s="98" t="s">
+        <v>14</v>
+      </c>
+      <c r="H22" s="230" t="s">
+        <v>13</v>
+      </c>
+      <c r="I22" s="220"/>
+    </row>
+    <row r="23" spans="1:9" s="212" customFormat="1" ht="89.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="228">
+        <v>46331</v>
+      </c>
+      <c r="B23" s="229">
+        <v>46332</v>
+      </c>
+      <c r="C23" s="95" t="s">
+        <v>17</v>
+      </c>
+      <c r="D23" s="95" t="s">
+        <v>16</v>
+      </c>
+      <c r="E23" s="96" t="s">
+        <v>107</v>
+      </c>
+      <c r="F23" s="95" t="s">
+        <v>15</v>
+      </c>
+      <c r="G23" s="98" t="s">
+        <v>14</v>
+      </c>
+      <c r="H23" s="230" t="s">
+        <v>13</v>
+      </c>
+      <c r="I23" s="220"/>
+    </row>
+    <row r="24" spans="1:9" s="212" customFormat="1" ht="89.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="228">
+        <v>46370</v>
+      </c>
+      <c r="B24" s="229">
+        <v>46371</v>
+      </c>
+      <c r="C24" s="95" t="s">
+        <v>17</v>
+      </c>
+      <c r="D24" s="95" t="s">
+        <v>16</v>
+      </c>
+      <c r="E24" s="96" t="s">
+        <v>107</v>
+      </c>
+      <c r="F24" s="95" t="s">
+        <v>15</v>
+      </c>
+      <c r="G24" s="98" t="s">
+        <v>14</v>
+      </c>
+      <c r="H24" s="230" t="s">
+        <v>13</v>
+      </c>
+      <c r="I24" s="220"/>
+    </row>
+    <row r="25" spans="1:9" s="212" customFormat="1" ht="89.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="228">
+        <v>46394</v>
+      </c>
+      <c r="B25" s="229">
+        <v>46395</v>
+      </c>
+      <c r="C25" s="95" t="s">
+        <v>17</v>
+      </c>
+      <c r="D25" s="95" t="s">
+        <v>16</v>
+      </c>
+      <c r="E25" s="96" t="s">
+        <v>107</v>
+      </c>
+      <c r="F25" s="95" t="s">
+        <v>15</v>
+      </c>
+      <c r="G25" s="98" t="s">
+        <v>14</v>
+      </c>
+      <c r="H25" s="230" t="s">
+        <v>13</v>
+      </c>
+      <c r="I25" s="220"/>
+    </row>
+    <row r="26" spans="1:9" s="212" customFormat="1" ht="89.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="228">
+        <v>46426</v>
+      </c>
+      <c r="B26" s="229">
+        <v>46427</v>
+      </c>
+      <c r="C26" s="95" t="s">
+        <v>17</v>
+      </c>
+      <c r="D26" s="95" t="s">
+        <v>16</v>
+      </c>
+      <c r="E26" s="96" t="s">
+        <v>107</v>
+      </c>
+      <c r="F26" s="95" t="s">
+        <v>15</v>
+      </c>
+      <c r="G26" s="98" t="s">
+        <v>14</v>
+      </c>
+      <c r="H26" s="230" t="s">
+        <v>13</v>
+      </c>
+      <c r="I26" s="220"/>
+    </row>
+    <row r="27" spans="1:9" s="212" customFormat="1" ht="89.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="228">
+        <v>46461</v>
+      </c>
+      <c r="B27" s="229">
+        <v>46462</v>
+      </c>
+      <c r="C27" s="95" t="s">
+        <v>17</v>
+      </c>
+      <c r="D27" s="95" t="s">
+        <v>16</v>
+      </c>
+      <c r="E27" s="96" t="s">
+        <v>107</v>
+      </c>
+      <c r="F27" s="95" t="s">
+        <v>15</v>
+      </c>
+      <c r="G27" s="98" t="s">
+        <v>14</v>
+      </c>
+      <c r="H27" s="230" t="s">
+        <v>13</v>
+      </c>
+      <c r="I27" s="220"/>
+    </row>
+    <row r="28" spans="1:9" s="212" customFormat="1" ht="89.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="228">
+        <v>46489</v>
+      </c>
+      <c r="B28" s="229">
+        <v>46490</v>
+      </c>
+      <c r="C28" s="95" t="s">
+        <v>17</v>
+      </c>
+      <c r="D28" s="95" t="s">
+        <v>16</v>
+      </c>
+      <c r="E28" s="96" t="s">
+        <v>107</v>
+      </c>
+      <c r="F28" s="95" t="s">
+        <v>15</v>
+      </c>
+      <c r="G28" s="98" t="s">
+        <v>14</v>
+      </c>
+      <c r="H28" s="230" t="s">
+        <v>13</v>
+      </c>
+      <c r="I28" s="220"/>
+    </row>
+    <row r="29" spans="1:9" s="212" customFormat="1" ht="89.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="228">
+        <v>46527</v>
+      </c>
+      <c r="B29" s="229">
+        <v>46528</v>
+      </c>
+      <c r="C29" s="95" t="s">
+        <v>17</v>
+      </c>
+      <c r="D29" s="95" t="s">
+        <v>16</v>
+      </c>
+      <c r="E29" s="96" t="s">
+        <v>107</v>
+      </c>
+      <c r="F29" s="95" t="s">
+        <v>15</v>
+      </c>
+      <c r="G29" s="98" t="s">
+        <v>14</v>
+      </c>
+      <c r="H29" s="230" t="s">
+        <v>13</v>
+      </c>
+      <c r="I29" s="220"/>
+    </row>
+    <row r="30" spans="1:9" s="212" customFormat="1" ht="89.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="228">
+        <v>46552</v>
+      </c>
+      <c r="B30" s="229">
+        <v>46553</v>
+      </c>
+      <c r="C30" s="95" t="s">
+        <v>17</v>
+      </c>
+      <c r="D30" s="95" t="s">
+        <v>16</v>
+      </c>
+      <c r="E30" s="96" t="s">
+        <v>107</v>
+      </c>
+      <c r="F30" s="95" t="s">
+        <v>15</v>
+      </c>
+      <c r="G30" s="98" t="s">
+        <v>14</v>
+      </c>
+      <c r="H30" s="230" t="s">
+        <v>13</v>
+      </c>
+      <c r="I30" s="220"/>
+    </row>
+    <row r="31" spans="1:9" s="212" customFormat="1" ht="43.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="228">
+        <v>46345</v>
+      </c>
+      <c r="B31" s="231">
+        <v>46346</v>
+      </c>
+      <c r="C31" s="95" t="s">
+        <v>11</v>
+      </c>
+      <c r="D31" s="95" t="s">
+        <v>12</v>
+      </c>
+      <c r="E31" s="99" t="s">
         <v>108</v>
       </c>
-      <c r="B4" s="20"/>
-[...8 lines deleted...]
-      <c r="A5" s="34" t="s">
+      <c r="F31" s="95" t="s">
+        <v>110</v>
+      </c>
+      <c r="G31" s="232"/>
+      <c r="H31" s="233" t="s">
+        <v>9</v>
+      </c>
+      <c r="I31" s="220"/>
+    </row>
+    <row r="32" spans="1:9" s="212" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="228">
+        <v>46366</v>
+      </c>
+      <c r="B32" s="229">
+        <v>46367</v>
+      </c>
+      <c r="C32" s="95" t="s">
+        <v>11</v>
+      </c>
+      <c r="D32" s="95" t="s">
+        <v>12</v>
+      </c>
+      <c r="E32" s="99" t="s">
+        <v>108</v>
+      </c>
+      <c r="F32" s="95" t="s">
+        <v>110</v>
+      </c>
+      <c r="G32" s="232"/>
+      <c r="H32" s="233" t="s">
+        <v>9</v>
+      </c>
+      <c r="I32" s="220"/>
+    </row>
+    <row r="33" spans="1:9" s="212" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="228">
+        <v>46415</v>
+      </c>
+      <c r="B33" s="229">
+        <v>46416</v>
+      </c>
+      <c r="C33" s="95" t="s">
+        <v>11</v>
+      </c>
+      <c r="D33" s="95" t="s">
+        <v>10</v>
+      </c>
+      <c r="E33" s="99" t="s">
         <v>109</v>
       </c>
-      <c r="B5" s="20"/>
-[...13 lines deleted...]
-      <c r="F6" s="35" t="s">
+      <c r="F33" s="95" t="s">
+        <v>110</v>
+      </c>
+      <c r="G33" s="232"/>
+      <c r="H33" s="233" t="s">
+        <v>9</v>
+      </c>
+      <c r="I33" s="220"/>
+    </row>
+    <row r="34" spans="1:9" s="212" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="228">
+        <v>46429</v>
+      </c>
+      <c r="B34" s="229">
+        <v>46430</v>
+      </c>
+      <c r="C34" s="95" t="s">
+        <v>11</v>
+      </c>
+      <c r="D34" s="95" t="s">
+        <v>12</v>
+      </c>
+      <c r="E34" s="99" t="s">
+        <v>108</v>
+      </c>
+      <c r="F34" s="95" t="s">
+        <v>110</v>
+      </c>
+      <c r="G34" s="232"/>
+      <c r="H34" s="233" t="s">
+        <v>9</v>
+      </c>
+      <c r="I34" s="220"/>
+    </row>
+    <row r="35" spans="1:9" s="212" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="228">
+        <v>46464</v>
+      </c>
+      <c r="B35" s="229">
+        <v>46465</v>
+      </c>
+      <c r="C35" s="95" t="s">
+        <v>11</v>
+      </c>
+      <c r="D35" s="95" t="s">
+        <v>12</v>
+      </c>
+      <c r="E35" s="99" t="s">
+        <v>108</v>
+      </c>
+      <c r="F35" s="95" t="s">
+        <v>110</v>
+      </c>
+      <c r="G35" s="232"/>
+      <c r="H35" s="233" t="s">
+        <v>9</v>
+      </c>
+      <c r="I35" s="220"/>
+    </row>
+    <row r="36" spans="1:9" s="212" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="228">
+        <v>46541</v>
+      </c>
+      <c r="B36" s="229">
+        <v>46542</v>
+      </c>
+      <c r="C36" s="95" t="s">
+        <v>11</v>
+      </c>
+      <c r="D36" s="95" t="s">
+        <v>10</v>
+      </c>
+      <c r="E36" s="99" t="s">
+        <v>109</v>
+      </c>
+      <c r="F36" s="95" t="s">
+        <v>110</v>
+      </c>
+      <c r="G36" s="232"/>
+      <c r="H36" s="233" t="s">
+        <v>9</v>
+      </c>
+      <c r="I36" s="220"/>
+    </row>
+    <row r="37" spans="1:9" s="212" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="228">
+        <v>46338</v>
+      </c>
+      <c r="B37" s="229">
+        <v>46339</v>
+      </c>
+      <c r="C37" s="95" t="s">
+        <v>8</v>
+      </c>
+      <c r="D37" s="95" t="s">
+        <v>7</v>
+      </c>
+      <c r="E37" s="99" t="s">
+        <v>6</v>
+      </c>
+      <c r="F37" s="99" t="s">
+        <v>5</v>
+      </c>
+      <c r="G37" s="97" t="s">
+        <v>4</v>
+      </c>
+      <c r="H37" s="233" t="s">
+        <v>3</v>
+      </c>
+      <c r="I37" s="220"/>
+    </row>
+    <row r="38" spans="1:9" s="212" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="228">
+        <v>46401</v>
+      </c>
+      <c r="B38" s="229">
+        <v>46402</v>
+      </c>
+      <c r="C38" s="95" t="s">
+        <v>8</v>
+      </c>
+      <c r="D38" s="95" t="s">
+        <v>7</v>
+      </c>
+      <c r="E38" s="99" t="s">
+        <v>6</v>
+      </c>
+      <c r="F38" s="99" t="s">
+        <v>5</v>
+      </c>
+      <c r="G38" s="97" t="s">
+        <v>4</v>
+      </c>
+      <c r="H38" s="233" t="s">
+        <v>3</v>
+      </c>
+      <c r="I38" s="220"/>
+    </row>
+    <row r="39" spans="1:9" s="212" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="228">
+        <v>46436</v>
+      </c>
+      <c r="B39" s="229">
+        <v>46437</v>
+      </c>
+      <c r="C39" s="95" t="s">
+        <v>8</v>
+      </c>
+      <c r="D39" s="95" t="s">
+        <v>7</v>
+      </c>
+      <c r="E39" s="99" t="s">
+        <v>6</v>
+      </c>
+      <c r="F39" s="99" t="s">
+        <v>5</v>
+      </c>
+      <c r="G39" s="97" t="s">
+        <v>4</v>
+      </c>
+      <c r="H39" s="233" t="s">
+        <v>3</v>
+      </c>
+      <c r="I39" s="220"/>
+    </row>
+    <row r="40" spans="1:9" s="212" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="228">
+        <v>46471</v>
+      </c>
+      <c r="B40" s="229">
+        <v>46472</v>
+      </c>
+      <c r="C40" s="95" t="s">
+        <v>8</v>
+      </c>
+      <c r="D40" s="95" t="s">
+        <v>7</v>
+      </c>
+      <c r="E40" s="99" t="s">
+        <v>6</v>
+      </c>
+      <c r="F40" s="99" t="s">
+        <v>5</v>
+      </c>
+      <c r="G40" s="97" t="s">
+        <v>4</v>
+      </c>
+      <c r="H40" s="233" t="s">
+        <v>3</v>
+      </c>
+      <c r="I40" s="220"/>
+    </row>
+    <row r="41" spans="1:9" s="212" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="228">
+        <v>46359</v>
+      </c>
+      <c r="B41" s="231">
+        <v>46360</v>
+      </c>
+      <c r="C41" s="95" t="s">
+        <v>98</v>
+      </c>
+      <c r="D41" s="95" t="s">
+        <v>2</v>
+      </c>
+      <c r="E41" s="99" t="s">
+        <v>1</v>
+      </c>
+      <c r="F41" s="95" t="s">
+        <v>0</v>
+      </c>
+      <c r="G41" s="100" t="s">
         <v>111</v>
       </c>
-    </row>
-[...1201 lines deleted...]
-      <c r="C69" s="62" t="s">
+      <c r="H41" s="234"/>
+      <c r="I41" s="220"/>
+    </row>
+    <row r="42" spans="1:9" s="212" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="228">
+        <v>46422</v>
+      </c>
+      <c r="B42" s="231">
+        <v>46423</v>
+      </c>
+      <c r="C42" s="95" t="s">
         <v>98</v>
       </c>
-      <c r="D69" s="62" t="s">
-[...259 lines deleted...]
-      <c r="D82" s="66" t="s">
+      <c r="D42" s="95" t="s">
         <v>2</v>
       </c>
-      <c r="E82" s="66" t="s">
-[...36 lines deleted...]
-      <c r="D84" s="66" t="s">
+      <c r="E42" s="99" t="s">
+        <v>1</v>
+      </c>
+      <c r="F42" s="95" t="s">
+        <v>0</v>
+      </c>
+      <c r="G42" s="100" t="s">
+        <v>111</v>
+      </c>
+      <c r="H42" s="234"/>
+      <c r="I42" s="220"/>
+    </row>
+    <row r="43" spans="1:9" s="212" customFormat="1" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="235">
+        <v>46457</v>
+      </c>
+      <c r="B43" s="236">
+        <v>46458</v>
+      </c>
+      <c r="C43" s="237" t="s">
+        <v>98</v>
+      </c>
+      <c r="D43" s="237" t="s">
         <v>2</v>
       </c>
-      <c r="E84" s="66" t="s">
-[...855 lines deleted...]
-      <c r="E127" s="4" t="s">
+      <c r="E43" s="238" t="s">
         <v>1</v>
       </c>
-      <c r="F127" s="53" t="s">
-[...639 lines deleted...]
-      <c r="F159" s="126" t="s">
+      <c r="F43" s="237" t="s">
         <v>0</v>
       </c>
-    </row>
-[...338 lines deleted...]
-      </c>
+      <c r="G43" s="100" t="s">
+        <v>111</v>
+      </c>
+      <c r="H43" s="239"/>
+      <c r="I43" s="220"/>
+    </row>
+    <row r="44" spans="1:9" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="7"/>
+      <c r="B44" s="7"/>
+      <c r="C44" s="6"/>
+      <c r="D44" s="6"/>
+      <c r="E44" s="5"/>
+      <c r="F44" s="5"/>
+      <c r="G44" s="5"/>
+      <c r="H44" s="5"/>
+      <c r="I44" s="1"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="F13" r:id="rId1" xr:uid="{259DF418-A91B-45B7-9033-378FA8E4AB5C}"/>
-[...49 lines deleted...]
-    <hyperlink ref="F176" r:id="rId51" xr:uid="{A95C05FA-6721-44B6-A545-0BA9418E269E}"/>
+    <hyperlink ref="H13" r:id="rId1" xr:uid="{00000000-0004-0000-0400-000000000000}"/>
+    <hyperlink ref="H14" r:id="rId2" xr:uid="{00000000-0004-0000-0400-000001000000}"/>
+    <hyperlink ref="H15" r:id="rId3" xr:uid="{00000000-0004-0000-0400-000002000000}"/>
+    <hyperlink ref="H17" r:id="rId4" xr:uid="{00000000-0004-0000-0400-000003000000}"/>
+    <hyperlink ref="H19" r:id="rId5" xr:uid="{00000000-0004-0000-0400-000004000000}"/>
+    <hyperlink ref="H21" r:id="rId6" xr:uid="{00000000-0004-0000-0400-000005000000}"/>
+    <hyperlink ref="H16" r:id="rId7" xr:uid="{00000000-0004-0000-0400-000006000000}"/>
+    <hyperlink ref="H18" r:id="rId8" xr:uid="{00000000-0004-0000-0400-000007000000}"/>
+    <hyperlink ref="H20" r:id="rId9" xr:uid="{00000000-0004-0000-0400-000008000000}"/>
+    <hyperlink ref="G13:G21" r:id="rId10" display="https://fal72.org/laligue72/formation-civique-et-citoyenne/formation-pour-une-citoyennete-active/" xr:uid="{00000000-0004-0000-0400-000009000000}"/>
+    <hyperlink ref="H23" r:id="rId11" xr:uid="{00000000-0004-0000-0400-00000A000000}"/>
+    <hyperlink ref="H24:H30" r:id="rId12" display="etouchard@uniscite.fr" xr:uid="{00000000-0004-0000-0400-00000B000000}"/>
+    <hyperlink ref="H22" r:id="rId13" xr:uid="{00000000-0004-0000-0400-00000C000000}"/>
+    <hyperlink ref="G31" r:id="rId14" display="https://collhub-19.webself.net/" xr:uid="{00000000-0004-0000-0400-00000F000000}"/>
+    <hyperlink ref="H37:H40" r:id="rId15" display="radiofrequencesille@gmail.com" xr:uid="{00000000-0004-0000-0400-000010000000}"/>
+    <hyperlink ref="G32:G36" r:id="rId16" display="https://collhub-19.webself.net/" xr:uid="{00000000-0004-0000-0400-000011000000}"/>
+    <hyperlink ref="G23:G30" r:id="rId17" display="https://formation.uniscite.fr/?map=0 / " xr:uid="{00000000-0004-0000-0400-00000E000000}"/>
+    <hyperlink ref="G22" r:id="rId18" xr:uid="{00000000-0004-0000-0400-00000D000000}"/>
+    <hyperlink ref="G41" r:id="rId19" xr:uid="{1D0F1372-1F6D-4C79-A7B5-23ED21F60192}"/>
+    <hyperlink ref="G42:G43" r:id="rId20" display="https://docs.google.com/forms/d/e/1FAIpQLScjxN3dB0LXZXF5YYr7RvT9Zdh2PJZZXIvVjjpYXpJdoQQHJg/viewform?usp=header" xr:uid="{E5CC0D62-EF7A-4FBB-83BC-9FF6F2F5260F}"/>
   </hyperlinks>
+  <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
+  <pageSetup paperSize="9" scale="61" fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId21"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{743F59BE-AB4A-44F7-B3FD-9B01DDB27989}">
+  <dimension ref="A1:F26"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="E2" sqref="E2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="4" width="32.28515625" style="15" customWidth="1"/>
+    <col min="5" max="5" width="32.28515625" style="16" customWidth="1"/>
+    <col min="6" max="6" width="23" style="15" customWidth="1"/>
+    <col min="7" max="16384" width="11.42578125" style="15"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A1" s="84" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A2" s="41"/>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A3" s="44" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A4" s="44" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A5" s="44" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A6" s="85"/>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A7" s="86" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A8" s="42" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" s="92" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="251" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10" s="252"/>
+      <c r="C10" s="253" t="s">
+        <v>27</v>
+      </c>
+      <c r="D10" s="253" t="s">
+        <v>26</v>
+      </c>
+      <c r="E10" s="253" t="s">
+        <v>28</v>
+      </c>
+      <c r="F10" s="255" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" s="92" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="240" t="s">
+        <v>22</v>
+      </c>
+      <c r="B11" s="241" t="s">
+        <v>21</v>
+      </c>
+      <c r="C11" s="254"/>
+      <c r="D11" s="254"/>
+      <c r="E11" s="254"/>
+      <c r="F11" s="255"/>
+    </row>
+    <row r="12" spans="1:6" s="92" customFormat="1" ht="58.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="242">
+        <v>46309</v>
+      </c>
+      <c r="B12" s="242">
+        <v>46310</v>
+      </c>
+      <c r="C12" s="101" t="s">
+        <v>113</v>
+      </c>
+      <c r="D12" s="102" t="s">
+        <v>84</v>
+      </c>
+      <c r="E12" s="102" t="s">
+        <v>114</v>
+      </c>
+      <c r="F12" s="243" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" s="92" customFormat="1" ht="58.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="242">
+        <v>46329</v>
+      </c>
+      <c r="B13" s="242">
+        <v>46330</v>
+      </c>
+      <c r="C13" s="101" t="s">
+        <v>113</v>
+      </c>
+      <c r="D13" s="102" t="s">
+        <v>84</v>
+      </c>
+      <c r="E13" s="102" t="s">
+        <v>114</v>
+      </c>
+      <c r="F13" s="243" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" s="92" customFormat="1" ht="58.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="242">
+        <v>46349</v>
+      </c>
+      <c r="B14" s="242">
+        <v>46350</v>
+      </c>
+      <c r="C14" s="101" t="s">
+        <v>113</v>
+      </c>
+      <c r="D14" s="102" t="s">
+        <v>84</v>
+      </c>
+      <c r="E14" s="102" t="s">
+        <v>114</v>
+      </c>
+      <c r="F14" s="243" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" s="92" customFormat="1" ht="58.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="242">
+        <v>46366</v>
+      </c>
+      <c r="B15" s="242">
+        <v>46367</v>
+      </c>
+      <c r="C15" s="101" t="s">
+        <v>115</v>
+      </c>
+      <c r="D15" s="102" t="s">
+        <v>116</v>
+      </c>
+      <c r="E15" s="102" t="s">
+        <v>117</v>
+      </c>
+      <c r="F15" s="243" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" s="92" customFormat="1" ht="58.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="242">
+        <v>46370</v>
+      </c>
+      <c r="B16" s="242">
+        <v>46371</v>
+      </c>
+      <c r="C16" s="101" t="s">
+        <v>113</v>
+      </c>
+      <c r="D16" s="102" t="s">
+        <v>84</v>
+      </c>
+      <c r="E16" s="102" t="s">
+        <v>114</v>
+      </c>
+      <c r="F16" s="243" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" s="92" customFormat="1" ht="58.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="242">
+        <v>46400</v>
+      </c>
+      <c r="B17" s="101" t="s">
+        <v>118</v>
+      </c>
+      <c r="C17" s="101" t="s">
+        <v>113</v>
+      </c>
+      <c r="D17" s="102" t="s">
+        <v>84</v>
+      </c>
+      <c r="E17" s="102" t="s">
+        <v>114</v>
+      </c>
+      <c r="F17" s="243" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" s="92" customFormat="1" ht="58.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="242">
+        <v>46415</v>
+      </c>
+      <c r="B18" s="242">
+        <v>46416</v>
+      </c>
+      <c r="C18" s="101" t="s">
+        <v>115</v>
+      </c>
+      <c r="D18" s="102" t="s">
+        <v>116</v>
+      </c>
+      <c r="E18" s="102" t="s">
+        <v>119</v>
+      </c>
+      <c r="F18" s="243" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" s="92" customFormat="1" ht="58.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="101" t="s">
+        <v>120</v>
+      </c>
+      <c r="B19" s="242">
+        <v>46420</v>
+      </c>
+      <c r="C19" s="101" t="s">
+        <v>113</v>
+      </c>
+      <c r="D19" s="102" t="s">
+        <v>84</v>
+      </c>
+      <c r="E19" s="102" t="s">
+        <v>121</v>
+      </c>
+      <c r="F19" s="243" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" s="92" customFormat="1" ht="58.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="242">
+        <v>46441</v>
+      </c>
+      <c r="B20" s="242">
+        <v>46442</v>
+      </c>
+      <c r="C20" s="101" t="s">
+        <v>113</v>
+      </c>
+      <c r="D20" s="102" t="s">
+        <v>84</v>
+      </c>
+      <c r="E20" s="102" t="s">
+        <v>114</v>
+      </c>
+      <c r="F20" s="243" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" s="92" customFormat="1" ht="58.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="242">
+        <v>46457</v>
+      </c>
+      <c r="B21" s="242">
+        <v>46458</v>
+      </c>
+      <c r="C21" s="101" t="s">
+        <v>115</v>
+      </c>
+      <c r="D21" s="102" t="s">
+        <v>116</v>
+      </c>
+      <c r="E21" s="102" t="s">
+        <v>117</v>
+      </c>
+      <c r="F21" s="243" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" s="92" customFormat="1" ht="58.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="242">
+        <v>46471</v>
+      </c>
+      <c r="B22" s="242">
+        <v>46472</v>
+      </c>
+      <c r="C22" s="101" t="s">
+        <v>113</v>
+      </c>
+      <c r="D22" s="102" t="s">
+        <v>84</v>
+      </c>
+      <c r="E22" s="102" t="s">
+        <v>114</v>
+      </c>
+      <c r="F22" s="243" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" s="92" customFormat="1" ht="58.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="242">
+        <v>46489</v>
+      </c>
+      <c r="B23" s="242">
+        <v>46490</v>
+      </c>
+      <c r="C23" s="101" t="s">
+        <v>113</v>
+      </c>
+      <c r="D23" s="102" t="s">
+        <v>84</v>
+      </c>
+      <c r="E23" s="102" t="s">
+        <v>114</v>
+      </c>
+      <c r="F23" s="243" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" s="92" customFormat="1" ht="58.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="242">
+        <v>46526</v>
+      </c>
+      <c r="B24" s="242">
+        <v>46527</v>
+      </c>
+      <c r="C24" s="101" t="s">
+        <v>113</v>
+      </c>
+      <c r="D24" s="102" t="s">
+        <v>84</v>
+      </c>
+      <c r="E24" s="102" t="s">
+        <v>114</v>
+      </c>
+      <c r="F24" s="243" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" s="92" customFormat="1" ht="58.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="242">
+        <v>46545</v>
+      </c>
+      <c r="B25" s="242">
+        <v>46546</v>
+      </c>
+      <c r="C25" s="101" t="s">
+        <v>113</v>
+      </c>
+      <c r="D25" s="102" t="s">
+        <v>84</v>
+      </c>
+      <c r="E25" s="102" t="s">
+        <v>114</v>
+      </c>
+      <c r="F25" s="243" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" s="92" customFormat="1" ht="58.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="242">
+        <v>46573</v>
+      </c>
+      <c r="B26" s="242">
+        <v>46574</v>
+      </c>
+      <c r="C26" s="101" t="s">
+        <v>113</v>
+      </c>
+      <c r="D26" s="102" t="s">
+        <v>84</v>
+      </c>
+      <c r="E26" s="102" t="s">
+        <v>114</v>
+      </c>
+      <c r="F26" s="243" t="s">
+        <v>144</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="C10:C11"/>
+    <mergeCell ref="D10:D11"/>
+    <mergeCell ref="E10:E11"/>
+    <mergeCell ref="F10:F11"/>
+  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId52"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>PDL</vt:lpstr>
+      <vt:lpstr>44</vt:lpstr>
+      <vt:lpstr>49</vt:lpstr>
+      <vt:lpstr>53</vt:lpstr>
+      <vt:lpstr>72</vt:lpstr>
+      <vt:lpstr>85</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Académie de Nantes</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Kauffmann Isabelle</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>