--- v0 (2026-06-14)
+++ v1 (2026-10-27)
@@ -2,815 +2,203 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\domacana.ac-nantes.fr\homes\d44-man\bberthemet\Documents\Docs Bérénice\2025-2026\2 - Communication\MAJ site académique\Pôle jeunesse\Service Civique\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\DRAJES\23-Pôle Jeunesse-Education Populaire\SERVICE_CIVIQUE\2 - FORMATION\FCC\2026-2027\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{CF7C9D23-7E3D-4BDB-B8DA-0586822DC3BD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{642DA110-FE87-4106-A8A6-1748DE04A90E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-25320" yWindow="-4305" windowWidth="25440" windowHeight="15270" xr2:uid="{C2EDAF95-D374-44E7-BCD5-0C3A12F03E22}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="25440" windowHeight="15270" xr2:uid="{A158B5FA-0E76-4DEC-ADA2-86D6540CE9FB}"/>
   </bookViews>
   <sheets>
-    <sheet name="85" sheetId="6" r:id="rId1"/>
+    <sheet name="Feuil1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="34">
-[...13 lines deleted...]
-    <t>THÈMES</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="16">
+  <si>
+    <t>DATE JOUR 1</t>
+  </si>
+  <si>
+    <t>DATE JOUR 2</t>
   </si>
   <si>
     <t>ORGANISMES DE FORMATION</t>
   </si>
   <si>
+    <t>THEMES</t>
+  </si>
+  <si>
     <t>LIEU</t>
   </si>
   <si>
-    <t>Ligue de l'Enseignement</t>
-[...8 lines deleted...]
-    <t>https://docs.google.com/forms/d/e/1FAIpQLSdlwDAdDSrUalM9UAUlvk5uRWYwk1hMaufCxJt6RDsO6LFSwQ/viewform</t>
+    <t>FCC</t>
+  </si>
+  <si>
+    <t>Ligue de l'enseignement</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Droits et devoirs des volontaires, lutte contre les discriminations, laïcité, égalité Femmes / Hommes
+</t>
+  </si>
+  <si>
+    <t>41 rue Monge – 85 000 la Roche-Sur-Yon</t>
   </si>
   <si>
     <t>Unis Cités</t>
   </si>
   <si>
-    <t>https://formation.uniscite.fr/?map=0</t>
-[...65 lines deleted...]
-    <t>quand bien même il s’agit d’une formation qui a lieu dans un département différent de celui où il exerce sa mission.</t>
+    <t>Engagement, vivre ensemble</t>
+  </si>
+  <si>
+    <t>Pole Associatif, 71 Bd Aristide Briand 85000, La Roche-sur-Yon</t>
+  </si>
+  <si>
+    <t>14/01/227</t>
+  </si>
+  <si>
+    <t>Hôtel des Communes, 6 rue du tourniquet aux Herbiers</t>
+  </si>
+  <si>
+    <t>1er /02/2027</t>
+  </si>
+  <si>
+    <t>47 rue André Tiraqueau- 85200 Fontenay-Le-Comte</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="14" x14ac:knownFonts="1">
+  <fonts count="2" x14ac:knownFonts="1">
     <font>
-      <sz val="10"/>
-[...1 lines deleted...]
-      <name val="Liberation Sans"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
       <family val="2"/>
-    </font>
-[...11 lines deleted...]
-      <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
-[...8 lines deleted...]
-      <name val="Liberation Sans"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
       <family val="2"/>
-    </font>
-[...58 lines deleted...]
-      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="14">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FF00B0F0"/>
-[...65 lines deleted...]
-        <fgColor theme="5"/>
+        <fgColor theme="2" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="20">
+  <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...245 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyBorder="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="62">
+  <cellXfs count="8">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment wrapText="1"/>
+      <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...26 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
-[...134 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
-  <cellStyles count="3">
-    <cellStyle name="Lien hypertexte" xfId="2" xr:uid="{3C8560AF-956F-4C11-A57C-7F012700D396}"/>
+  <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 3" xfId="1" xr:uid="{DA37A398-B33D-4530-8C81-BF666BCEAA76}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-  <colors>
-[...8 lines deleted...]
-  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office 2013 – 2022">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -1078,12052 +466,380 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/forms/d/e/1FAIpQLSdlwDAdDSrUalM9UAUlvk5uRWYwk1hMaufCxJt6RDsO6LFSwQ/viewform" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://formation.uniscite.fr/?map=0" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/forms/d/e/1FAIpQLSdlwDAdDSrUalM9UAUlvk5uRWYwk1hMaufCxJt6RDsO6LFSwQ/viewform" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/forms/d/e/1FAIpQLSdlwDAdDSrUalM9UAUlvk5uRWYwk1hMaufCxJt6RDsO6LFSwQ/viewform" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://formation.uniscite.fr/?map=0" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/forms/d/e/1FAIpQLSdlwDAdDSrUalM9UAUlvk5uRWYwk1hMaufCxJt6RDsO6LFSwQ/viewform" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/forms/d/e/1FAIpQLSdlwDAdDSrUalM9UAUlvk5uRWYwk1hMaufCxJt6RDsO6LFSwQ/viewform" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/forms/d/e/1FAIpQLSdlwDAdDSrUalM9UAUlvk5uRWYwk1hMaufCxJt6RDsO6LFSwQ/viewform" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/forms/d/e/1FAIpQLSdlwDAdDSrUalM9UAUlvk5uRWYwk1hMaufCxJt6RDsO6LFSwQ/viewform" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/forms/d/e/1FAIpQLSdlwDAdDSrUalM9UAUlvk5uRWYwk1hMaufCxJt6RDsO6LFSwQ/viewform" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:campus-fertile44@mailo.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/forms/d/e/1FAIpQLSdlwDAdDSrUalM9UAUlvk5uRWYwk1hMaufCxJt6RDsO6LFSwQ/viewform" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/forms/d/e/1FAIpQLSdlwDAdDSrUalM9UAUlvk5uRWYwk1hMaufCxJt6RDsO6LFSwQ/viewform" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/forms/d/e/1FAIpQLSdlwDAdDSrUalM9UAUlvk5uRWYwk1hMaufCxJt6RDsO6LFSwQ/viewform" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://formation.uniscite.fr/?map=0" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{743F59BE-AB4A-44F7-B3FD-9B01DDB27989}">
-  <dimension ref="A1:ACS27"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00E43772-0F10-4339-BBFF-EBC6C74075A0}">
+  <dimension ref="A1:G17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H14" sqref="H14"/>
+      <selection activeCell="J4" sqref="J4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="2" width="13.28515625" style="1" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="7" max="16384" width="11.42578125" style="1"/>
+    <col min="1" max="1" width="18.5703125" customWidth="1"/>
+    <col min="2" max="2" width="23.140625" customWidth="1"/>
+    <col min="3" max="3" width="34.140625" customWidth="1"/>
+    <col min="4" max="4" width="29.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:773" ht="15" x14ac:dyDescent="0.2">
-[...112 lines deleted...]
-      <c r="A11" s="5" t="s">
+    <row r="1" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7" s="7" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="B11" s="6"/>
-[...3 lines deleted...]
-      <c r="D11" s="3" t="s">
+      <c r="E2" s="6" t="s">
         <v>4</v>
       </c>
+    </row>
+    <row r="3" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A3" s="4">
+        <v>46309</v>
+      </c>
+      <c r="B3" s="4">
+        <v>46310</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E3" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3" s="3"/>
+    </row>
+    <row r="4" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A4" s="4">
+        <v>46329</v>
+      </c>
+      <c r="B4" s="4">
+        <v>46330</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E4" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4" s="3"/>
+    </row>
+    <row r="5" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A5" s="4">
+        <v>46349</v>
+      </c>
+      <c r="B5" s="4">
+        <v>46350</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5" s="3"/>
+    </row>
+    <row r="6" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="4">
+        <v>46366</v>
+      </c>
+      <c r="B6" s="4">
+        <v>46367</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E6" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F6" s="3"/>
+    </row>
+    <row r="7" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A7" s="4">
+        <v>46370</v>
+      </c>
+      <c r="B7" s="4">
+        <v>46371</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E7" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7" s="3"/>
+    </row>
+    <row r="8" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A8" s="4">
+        <v>46400</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8" s="3"/>
+      <c r="G8" s="2"/>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A9" s="4">
+        <v>46415</v>
+      </c>
+      <c r="B9" s="4">
+        <v>46416</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E9" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F9" s="3"/>
+    </row>
+    <row r="10" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A10" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" s="4">
+        <v>46420</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F10" s="3"/>
+    </row>
+    <row r="11" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A11" s="4">
+        <v>46441</v>
+      </c>
+      <c r="B11" s="4">
+        <v>46442</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>7</v>
+      </c>
       <c r="E11" s="3" t="s">
-        <v>6</v>
-[...27 lines deleted...]
-      <c r="D13" s="50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11" s="3"/>
+      <c r="G11" s="2"/>
+    </row>
+    <row r="12" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="4">
+        <v>46457</v>
+      </c>
+      <c r="B12" s="4">
+        <v>46458</v>
+      </c>
+      <c r="C12" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E13" s="51" t="s">
-[...2 lines deleted...]
-      <c r="F13" s="52" t="s">
+      <c r="D12" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="G13" s="10"/>
-[...8644 lines deleted...]
-      <c r="C24" s="46" t="s">
+      <c r="E12" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D24" s="46" t="s">
-[...3135 lines deleted...]
-      <c r="ACS27" s="11"/>
+      <c r="F12" s="3"/>
+    </row>
+    <row r="13" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A13" s="4">
+        <v>46471</v>
+      </c>
+      <c r="B13" s="4">
+        <v>46472</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13" s="3"/>
+    </row>
+    <row r="14" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A14" s="4">
+        <v>46489</v>
+      </c>
+      <c r="B14" s="4">
+        <v>46490</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14" s="3"/>
+    </row>
+    <row r="15" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A15" s="4">
+        <v>46526</v>
+      </c>
+      <c r="B15" s="4">
+        <v>46527</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15" s="3"/>
+    </row>
+    <row r="16" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A16" s="4">
+        <v>46545</v>
+      </c>
+      <c r="B16" s="4">
+        <v>46546</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E16" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16" s="3"/>
+    </row>
+    <row r="17" spans="1:6" ht="75" x14ac:dyDescent="0.25">
+      <c r="A17" s="4">
+        <v>46573</v>
+      </c>
+      <c r="B17" s="4">
+        <v>46574</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E17" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17" s="3"/>
     </row>
   </sheetData>
-  <hyperlinks>
-[...15 lines deleted...]
-  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId16"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>85</vt:lpstr>
+      <vt:lpstr>Feuil1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Académie de Nantes</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Kauffmann Isabelle</dc:creator>
+  <dc:creator>Hervy Samantha</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>